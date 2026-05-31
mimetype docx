--- v2 (2026-05-04)
+++ v3 (2026-05-31)
@@ -2076,1190 +2076,1190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical note: A two-sided affine power scaling relationship to represent the concentration-discharge relationship</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of lockdown effect on SARS-CoV-2 dynamics through viral genome quantification in waste water, Greater Paris, France, 5 March to 23 April 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Teyssou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-24-1823-2020⟩</w:t>
+              <w:t xml:space="preserve">Eurosurveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (50), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2807/1560-7917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558543v1</w:t>
+                <w:t xml:space="preserve">hal-03117253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of lockdown effect on SARS-CoV-2 dynamics through viral genome quantification in waste water, Greater Paris, France, 5 March to 23 April 2020</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A combined mixing model for high-frequency concentration–discharge relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosurveillance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (50), </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 591, </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2807/1560-7917⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117253v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03163771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined mixing model for high-frequency concentration–discharge relationships</w:t>
+                <w:t xml:space="preserve">Technical note: A two-sided affine power scaling relationship to represent the concentration-discharge relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vazken Andréassian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 591, </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (4), pp.1823 - 1830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2020.125559⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-24-1823-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163771v1</w:t>
+                <w:t xml:space="preserve">hal-02558543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
+                <w:t xml:space="preserve">Autonomous system for rapid field quantification of Escherichia coli in surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+                <w:t xml:space="preserve">D.E. Angelescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benoît</w:t>
+                <w:t xml:space="preserve">V. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
+                <w:t xml:space="preserve">A. Hausot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Breton</w:t>
+                <w:t xml:space="preserve">G. Yalkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Marco Church</w:t>
+                <w:t xml:space="preserve">V. Plet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126 (1), pp.332-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.14066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02413687v1</w:t>
+                <w:t xml:space="preserve">hal-03939046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiresidue Methods for the Determination of Organic Micropollutants and Their Metabolites in Fish Matrices</w:t>
+                <w:t xml:space="preserve">Action-orientated research and framework: insights from the French long-term social-ecological research network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Molbert</w:t>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Santos</w:t>
+                <w:t xml:space="preserve">Mathieu Bonnefond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+                <w:t xml:space="preserve">Vincent Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Mouchel</w:t>
+                <w:t xml:space="preserve">Jon Marco Church</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 38 (9), pp.1866 - 1878. </w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/etc.4500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5751/ES-10989-240310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03822211v1</w:t>
+                <w:t xml:space="preserve">hal-02413687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctionnement dégradé de la station d'épuration Seine Aval (Yvelines) du 3 au 5 juillet 2019 suite à l’incendie de l’unité de clarifloculation - Analyse de l’impact environnemental de l’événement sur la Seine</w:t>
+                <w:t xml:space="preserve">Multiresidue Methods for the Determination of Organic Micropollutants and Their Metabolites in Fish Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Guerin</w:t>
+                <w:t xml:space="preserve">Noëlie Molbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Richoux</w:t>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Garcia-Gonzalez</w:t>
+                <w:t xml:space="preserve">Raphaël Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Azimi</w:t>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">Jean‐marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (9), pp.1866 - 1878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/etc.4500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440142v1</w:t>
+                <w:t xml:space="preserve">hal-03822211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous system for rapid field quantification of Escherichia coli in surface waters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fonctionnement dégradé de la station d'épuration Seine Aval (Yvelines) du 3 au 5 juillet 2019 suite à l’incendie de l’unité de clarifloculation - Analyse de l’impact environnemental de l’événement sur la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Huynh</w:t>
+                <w:t xml:space="preserve">Sabrina Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hausot</w:t>
+                <w:t xml:space="preserve">Robin Richoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Yalkin</w:t>
+                <w:t xml:space="preserve">Erwan Garcia-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Plet</w:t>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 424, pp.65-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03939046v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectories of River Chemical Quality Issues over the Longue Durée: The Seine River (1900s-2010)</w:t>
+                <w:t xml:space="preserve">Investigating the metal contamination of sediment transported by the 2016 Seine River flood (Paris, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Meybeck</w:t>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lestel</w:t>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carré</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
+                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Garnier</w:t>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (24), pp.23468-23484. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 240, pp.125-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-7124-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471469v1</w:t>
+                <w:t xml:space="preserve">hal-01945405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the metal contamination of sediment transported by the 2016 Seine River flood (Paris, France)</w:t>
+                <w:t xml:space="preserve">Trajectories of River Chemical Quality Issues over the Longue Durée: The Seine River (1900s-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
+                <w:t xml:space="preserve">M. Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+                <w:t xml:space="preserve">L. Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Patrick Laceby</w:t>
+                <w:t xml:space="preserve">Gabrielle Bouleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Gateuille</w:t>
+                <w:t xml:space="preserve">J. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 240, pp.125-139. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (24), pp.23468-23484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2018.04.082⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-7124-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945405v1</w:t>
+                <w:t xml:space="preserve">hal-01471469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of hydro-sedimentary processes on the dynamics of soluble reactive phosphorus in the Seine River</w:t>
               </w:r>
@@ -3373,546 +3373,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 470, pp.608-617. </w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01194906v1</w:t>
+                <w:t xml:space="preserve">hal-01195884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of river sediment fluxes from uncertain and infrequent measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mass balance and decontamination times of Polycyclic Aromatic Hydrocarbons in rural nested catchments of an early industrialized region (Seine River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.10.057⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.608-617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098277v1</w:t>
+                <w:t xml:space="preserve">hal-01194906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Calculation of river sediment fluxes from uncertain and infrequent measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 508, pp.364-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2013.10.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118327v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining measurements and modelling to quantify the contribution of atmospheric fallout, local industry and road traffic to \PAH\ stocks in contrasting catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Nitrite reduction by biogenic hydroxycarbonate green rusts: Evidence for hydroxyl-nitrite green rust formation as an intermediate reaction product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Guerbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Ona-Nguema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anniet M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 189, pp.152-160. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 48 (8), pp.4505-4514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.02.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es404009k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195884v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of raw wastewater microbiological quality in dry and wet weather conditions.</w:t>
               </w:r>
@@ -3950,51 +3950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 21 (8), pp.5318-5328. </w:t>
@@ -4026,815 +4026,815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00943342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t>
+                <w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalves Alexandre</w:t>
+                <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Servais Pierre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rocher</w:t>
+                <w:t xml:space="preserve">R. Moilleron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masnada Sophie</w:t>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t>
+              <w:t xml:space="preserve">, 2012, 4, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00943351v1</w:t>
+                <w:t xml:space="preserve">hal-00786092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées brutes dans une grande agglomération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Négrel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+                <w:t xml:space="preserve">Gonçalves Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Servais Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masnada Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4, pp.44-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770215v1</w:t>
+                <w:t xml:space="preserve">hal-00943351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Lucas</w:t>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Moilleron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 344 (11-1), pp.636-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2012.10.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756705v1</w:t>
+                <w:t xml:space="preserve">hal-00770215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sediment export from French rivers to the sea</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+                <w:t xml:space="preserve">Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Moilleron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.14-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00718223v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sediment export from French rivers to the sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lucas</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Eyrolles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (7), pp.754-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.3219⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786089v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00718223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollutants in urban wastewater and quality of effluents: Methodologies applied during the OPUR research program [Contaminants dans les eaux résiduaires urbaines et qualité des rejets: Approches méthodologiques d'OPUR 3]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Variability of sewage bacterial quality in a large urban area [Variabilité da la qualité microhiologique des eaux usées brutes dans una grande agglomération]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moilleron</w:t>
+                <w:t xml:space="preserve">V. Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Varrault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">S. Masnada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4, pp.14</w:t>
+              <w:t xml:space="preserve">, 2012, 4, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786092v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal variability of solid, total dissolved and labile metal: passive vs. discrete sampling evaluation in river metal monitoring</w:t>
               </w:r>
@@ -4846,51 +4846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy R. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5113,51 +5113,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of dissolved organic matter in Parisian urban aquatic systems: predominance of hydrophilic and proteinaceous structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,51 +5272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy R. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5655,77 +5655,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River basin sediment flux assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Cheviron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5778,264 +5778,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des processus physico-chimiques et biologiques de dégradation des produits de viabilité hivernale utilisés sur les plates-formes aéroportuaires</w:t>
+                <w:t xml:space="preserve">Influence of the Iron-Reducing Bacteria on the Release of Heavy Metals in Anaerobic River Sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Branchu</w:t>
+                <w:t xml:space="preserve">Catherine Gounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mars</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elvira Melin</w:t>
+                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 212 (1-4), pp.10.1007/s11270-010-0327-y. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11270-010-0327-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00613969v1</w:t>
+                <w:t xml:space="preserve">bioemco-00456373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Iron-Reducing Bacteria on the Release of Heavy Metals in Anaerobic River Sediment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des processus physico-chimiques et biologiques de dégradation des produits de viabilité hivernale utilisés sur les plates-formes aéroportuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Bousserrhine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Varrault</w:t>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvira Melin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 276, pp 5-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00456373v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similar evolution in delta (CH4)-C-13 and model-predicted relative rate of aceticlastic methanogenesis during mesophilic methanization of municipal solid wastes</w:t>
               </w:r>
@@ -6289,64 +6289,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method for developing a large-scale sediment yield index for European river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6412,313 +6412,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00514143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of urbanisation on the quality of the urban runoff for Delhi watershed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dissolved organic matter from treated effluent of a major wastewater treatment plant: characterization and influence on copper toxicity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Jamwal</w:t>
+                <w:t xml:space="preserve">Ludiwine Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. K. Mittal</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Water Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 5 (3), pp.247--257. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (4), pp.593-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15730620701780348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711602v1</w:t>
+                <w:t xml:space="preserve">hal-00676391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissolved organic matter from treated effluent of a major wastewater treatment plant: characterization and influence on copper toxicity.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of urbanisation on the quality of the urban runoff for Delhi watershed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Verger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Jamwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. K. Mittal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.05.064⟩</w:t>
+              <w:t xml:space="preserve">Urban Water Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5 (3), pp.247--257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15730620701780348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00676391v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t>
+                <w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Even</w:t>
+                <w:t xml:space="preserve">Stephanie Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6745,594 +6745,594 @@
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 375 (01-mars), pp.140--151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00586322v1</w:t>
+                <w:t xml:space="preserve">hal-00711637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Seine system: Introduction to a multidisciplinary approach of the functioning of a regional river system</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluer les émissions de gaz à effet de serre d'un système d'assainissement, quels outils et quelles expériences ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Maugendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Arama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 12, pp.29-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05357439v1</w:t>
+                <w:t xml:space="preserve">hal-02590560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de la matière organique dissoute des rejets d'une importante station d'épuration et influence sur la biodisponibilité du cuivre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Seine system: Introduction to a multidisciplinary approach of the functioning of a regional river system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375 (1-3), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2006.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592679v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05357439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les émissions de gaz à effet de serre d'un système d'assainissement, quels outils et quelles expériences ?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+                <w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the rive Seine water quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 12, pp.29-45</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 375, pp.140-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590560v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00586322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the impacts of Combined Sewer Overflows on the river Seine water quality</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Caractérisation de la matière organique dissoute des rejets d'une importante station d'épuration et influence sur la biodisponibilité du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11, pp.35-42</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00711637v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolved and bioavailable contaminants in the Seine river basin</w:t>
               </w:r>
@@ -7503,51 +7503,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7742,2419 +7742,2419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicators for identification of urban flooding vulnerability</w:t>
+                <w:t xml:space="preserve">Trace metal speciation and fluxes within a major French wastewater treatment plant: Impact of the successive treatments stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Barroca</w:t>
+                <w:t xml:space="preserve">R. Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bernardara</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Hubert</w:t>
+                <w:t xml:space="preserve">C. Martin Dit Meriadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 6 (4), pp.553-561</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 65 (11), pp.2419-2426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00330912v1</w:t>
+                <w:t xml:space="preserve">hal-02588982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal speciation and fluxes within a major French wastewater treatment plant: Impact of the successive treatments stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Evaluation of DGT as a metal speciation tool in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.2419</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 358 (1-3), pp.277-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926772v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal speciation and fluxes within a major French wastewater treatment plant: Impact of the successive treatments stages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+                <w:t xml:space="preserve">Indicators for identification of urban flooding vulnerability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bernardara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 65 (11), pp.2419-2426</w:t>
+              <w:t xml:space="preserve">Natural Hazards and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (4), pp.553-561</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588982v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00330912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DGT as a metal speciation tool in wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace metal speciation and fluxes within a major French wastewater treatment plant: Impact of the successive treatments stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Buzier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+                <w:t xml:space="preserve">M.-H. Tusseau Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Martin Dit Mériadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 358 (1-3), pp.277-285</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.2419</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589016v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ability of dissolved organic matter (DOM) to influence benzo[a]pyrene bioavailability increases with DOM biodegradation</w:t>
+                <w:t xml:space="preserve">How accurately do semi-permeable membrane devices measure the bioavailability of polycyclic aromatic hydrocarbons to Daphnia magna?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2004.12.005⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (11), pp.1734--1739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2005.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586345v1</w:t>
+                <w:t xml:space="preserve">hal-00711746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tahar Idder</w:t>
+                <w:t xml:space="preserve">The ability of dissolved organic matter (DOM) to influence benzo[a]pyrene bioavailability increases with DOM biodegradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Environmental Series</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61 (1), pp.74-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2004.12.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815086v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epuration des eaux usées urbaines par lagunages à microphytes et à macrophytes en région tropicale: la station expérimentale de Niamey - NIGER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sani Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribune de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 3 (635), pp.11-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability estimation of urban wastewater biodegradable fractions by respirometry</w:t>
+                <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Lessard</w:t>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahaman Sani Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Héduit</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahar Idder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Environmental Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, AQUA 2003, pp.105-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02587104v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of algal and bacterial particulate organic matter on benzo[a]pyrene bioaccumulation in Daphnia magna</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Variability estimation of urban wastewater biodegradable fractions by respirometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Héduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dutrop</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.006⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 39 (19), pp.4768-4778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2005.08.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02586659v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How precisely do Semi-Permeable Membrane Devices (SPMD) measure the bioavailability of Polycyclic Aromatic Hydrocarbons to Daphnia magna ?</w:t>
+                <w:t xml:space="preserve">Influence of algal and bacterial particulate organic matter on benzo[a]pyrene bioaccumulation in Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 346 (1-3), pp.220-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384123v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of DGT as a metal speciation tool in wastewater</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How precisely do Semi-Permeable Membrane Devices (SPMD) measure the bioavailability of Polycyclic Aromatic Hydrocarbons to Daphnia magna ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Noir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ravelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.277</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 61, pp.1734-1739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926771v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How accurately do semi-permeable membrane devices measure the bioavailability of polycyclic aromatic hydrocarbons to Daphnia magna?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of DGT as a metal speciation tool in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Buzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Tusseau Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.277</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00711746v1</w:t>
+                <w:t xml:space="preserve">hal-00926771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multicriteria decision approaches to support sustainable drainage options for the treatment of highway and urban runoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semipermeable membrane device-availability of polycyclic aromatic hydrocarbons in river waters and wastewater treatment plant effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jb Ellis</w:t>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jc Deutsch</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.04.066⟩</w:t>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24 (04-mai), pp.805--825. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10406630490472509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711751v1</w:t>
+                <w:t xml:space="preserve">hal-00711733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling oxygen deficits in the Seine River downstream of combined sewer overflows</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Poulin</w:t>
+                <w:t xml:space="preserve">Multicriteria decision approaches to support sustainable drainage options for the treatment of highway and urban runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jb Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jc Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Servais</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Md Revitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.08.019⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 334-335, pp.251--260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2004.04.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815087v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPMD (Semi-Permeable Membrane Device) - availability of polycyclic aromatic hydrocarbons (PAHs)in river waters and wastewater treatment plant effluents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling oxygen deficits in the Seine River downstream of combined sewer overflows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Even</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecological Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 173 (2–3), pp.177-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolmodel.2003.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02583511v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pesticide uses and transfers in urbanised catchments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SPMD (Semi-Permeable Membrane Device) - availability of polycyclic aromatic hydrocarbons (PAHs)in river waters and wastewater treatment plant effluents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Miege</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 24, pp.805-825</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03941606v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semipermeable membrane device-availability of polycyclic aromatic hydrocarbons in river waters and wastewater treatment plant effluents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pesticide uses and transfers in urbanised catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polycyclic Aromatic Compounds</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 55 (6), pp.905-913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2003.11.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10406630490472509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00711733v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodegradable fraction of organic carbon estimated under oxic and anoxic conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of dissolved organic matter of various origins and biodegradabilities on the bioaccumulation of polycyclic aromatic hydrocarbons in Daphnia magna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Servais</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00582-1⟩</w:t>
+              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (6), pp.1288-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1897/1551-5028(2003)0222.0.CO;2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02581320v1</w:t>
+                <w:t xml:space="preserve">hal-02581383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of dissolved organic matter of various origins and biodegradabilities on the bioaccumulation of polycyclic aromatic hydrocarbons in Daphnia magna</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biodegradable fraction of organic carbon estimated under oxic and anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dispan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Toxicology and Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 37 (9), pp.2242-2247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(02)00582-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1897/1551-5028(2003)0222.0.CO;2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02581383v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of spectrofluorimetry for monitoring the bioaccumulation and the biotransformation of polycyclic aromatic hydrocarbons in Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10333,531 +10333,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02651278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A basin scale framework for the study of Human pressure on river system functioning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Comparison of Parameters Characterizing Organic Matter in a Combined Sewer During Rainfall Events and Dry Weather</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water environment research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 71 (4), pp.408-417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2175/106143097x122112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711827v1</w:t>
+                <w:t xml:space="preserve">hal-01815088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A street deposit sampling method for metal and hydrocarbon contamination assessment</w:t>
+                <w:t xml:space="preserve">A basin scale framework for the study of Human pressure on river system functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Jerome Bris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ana Gonzalez</w:t>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 410, pp.IX--XII</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084696v1</w:t>
+                <w:t xml:space="preserve">hal-00711827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy metal concentrations in dry and wet atmospheric deposits in Paris district: comparison with urban runoff</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId381" w:history="1">
+                <w:t xml:space="preserve">A street deposit sampling method for metal and hydrocarbon contamination assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Jerome Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Apperry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 235, pp.235 - 245. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0048-9697(99)00199-0⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 235, pp.211 - 220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0048-9697(99)00192-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087668v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Parameters Characterizing Organic Matter in a Combined Sewer During Rainfall Events and Dry Weather</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Heavy metal concentrations in dry and wet atmospheric deposits in Paris district: comparison with urban runoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Garnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghassan Chebbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water environment research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 235, pp.235 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0048-9697(99)00199-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2175/106143097x122112⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01815088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic matter transport and degradation in the river Seine (France) after a combined sewer overflow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10916,64 +10916,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic carbon biodegradability and heterotrophic bacteria along a combined sewer catchment during rain events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11058,51 +11058,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicity of combined sewer overflows on river phytoplankton: The role of heavy metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11200,51 +11200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandrine Estèbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 108, pp.83 - 105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11263,264 +11263,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban runoff impacts on particulate metal and hydrocarbon concentrations in river Seine: suspended solid and sediment transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urban runoff impacts on particulate metal and hydrocarbon concentrations in river Seine: Suspended solid and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hacène Boudries</w:t>
+                <w:t xml:space="preserve">A. Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boudries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Thévenot</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 36 (8), pp.185-193</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1997, 36 (41525), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0273-1223(97)00600-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179957v1</w:t>
+                <w:t xml:space="preserve">hal-00779527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban runoff impacts on particulate metal and hydrocarbon concentrations in river Seine: Suspended solid and sediment transport</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Boudries</w:t>
+                <w:t xml:space="preserve">Urban runoff impacts on particulate metal and hydrocarbon concentrations in river Seine: suspended solid and sediment transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandrine Estèbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hacène Boudries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel R. Thevenot</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel R. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 36 (41525), pp.185. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1997, 36 (8), pp.185-193</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00779527v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning of trace metals between the dissolved and particulate phases and particulate surface reactivity in the Lena River estuary and the Laptev Sea (Russia)</w:t>
               </w:r>
@@ -12978,51 +12978,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-S. Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2024 du PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PIREN-Seine, Jun 2024, Paris, France</w:t>
@@ -13556,51 +13556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un siècle de contamination fécale dans la Seine et la Marne au sein de l’agglomération parisienne, et maintenant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13668,51 +13668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : empreintes des contaminations dans le bassin de la Seine, de 1930 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13895,445 +13895,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une prospective de la contamination par la déséthylatrazine (DEA) dans le bassin de la Seine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mattei</w:t>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Blanchoud</w:t>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Fauchon</w:t>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Baratelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Flipo</w:t>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47e Congrès du Groupe Français des Pesticides 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UNIVERSITE DE LORRAINE, May 2017, NANCY, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03948074v1</w:t>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of organic contaminants at the scale of the Seine River basin (France)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Vers une prospective de la contamination par la déséthylatrazine (DEA) dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanchard Martine</w:t>
+                <w:t xml:space="preserve">H Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Fauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">River Basins - International Conference on Monitoring, Modelling and Management of River Basins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">47e Congrès du Groupe Français des Pesticides 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIVERSITE DE LORRAINE, May 2017, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541513v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03948074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+                <w:t xml:space="preserve">Mass balance of organic contaminants at the scale of the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Blanchard Martine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">River Basins - International Conference on Monitoring, Modelling and Management of River Basins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la crue de juin 2016 sur les flux de matières dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Budzinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14395,152 +14395,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01589825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux de polluants organiques dans le bassin de la Seine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrielle Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Blanchard</w:t>
+                <w:t xml:space="preserve">Nils Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453249v1</w:t>
+                <w:t xml:space="preserve">hal-02404505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
               </w:r>
@@ -14565,64 +14565,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gallois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId502" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nills Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel du Programme PIREN-Seine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Oct 2016, Paris, France. pp.30</w:t>
@@ -14637,859 +14637,859 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance of organic contaminants at a large basin scale: case of the Seine River basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Flux de polluants organiques dans le bassin de la Seine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Persistent Toxic Substances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Leipzig, Germany</w:t>
+              <w:t xml:space="preserve">Conférence ARCEAU « micropolluants présents dans les milieux aquatiques et leur impact sur la santé humaine - exemple de l’agglomération parisienne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ARCEAU, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380650v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Mass balance of organic contaminants at a large basin scale: case of the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Persistent Toxic Substances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Leipzig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01414186v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation exploratoire des transferts de produits phytosanitaires en domaine souterrain et reconstitution de leur origine en rivière par analyse tendancielle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Puech</w:t>
+                <w:t xml:space="preserve">Spatio-temporal surface-subsurface water exchanges: from the local to the watershed scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amer Mouhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Fauchon</w:t>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque PIREN Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404505v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01414186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Chevreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700733v1</w:t>
+                <w:t xml:space="preserve">cea-02640978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Gateuille</w:t>
+                <w:t xml:space="preserve">Dynamique de circulation des contaminants dans le continuum atmosphère – sol – rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gasperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Jeanne Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Labadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
+              <w:t xml:space="preserve">Workshop 02/10 INTERZA - Micropolluants au sein des ZA : Mesures, traitements et changements de pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02640953v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of erosion and transfer processes in Polycyclic Aromatic Hydrocarbon contamination of water bodies in the Seine River basin (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId513" w:history="1">
+                <w:t xml:space="preserve">Long term impact of PAH contamination in soils on the water quality in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4042</w:t>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4051</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02640978v1</w:t>
+                <w:t xml:space="preserve">cea-02640953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrous denitrification by biogenic hydroxycarbonate green-rust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guerbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Ona - Nguema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.M. Laverman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Abdelmoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy. pp.1127, </w:t>
@@ -15527,90 +15527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité de la qualité microbiologique des eaux usées résiduaires brutes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thérial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15652,103 +15652,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Polycyclic Aromatic Hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-2928-1</w:t>
@@ -15829,51 +15829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Esculier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2013 - 8ème Conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie / 8th International Conference on planning and technologies for sustainable management of Water in the City</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
@@ -15941,51 +15941,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16027,51 +16027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil erosion modelling of the Mediterraean basin in the context of land use and climate changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16146,316 +16146,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00533253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Muresan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexandra Coynel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Cheviron</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758481v1</w:t>
+                <w:t xml:space="preserve">hal-00533223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to calculate sediment fluxes from infrequent data: application to 65 rivers of the French river quality database</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Influence of hydrophilic organic matter on trace metals speciation and copper toxicity in urbanized river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Varrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Muresan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Coynel</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M.-H. Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.12206-1</w:t>
+              <w:t xml:space="preserve">The world conference on humic substances and natural organic matter, 15th IHSS MEETING "Humic Substances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Tenerife, Canary Island, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533223v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating sediment fluxes at the outlet of 400 French rivers in relation with the sediment redistribution processes in their contributing areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16545,51 +16545,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard de Gouvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OPUR : l'observatoire des polluants urbains en Île de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
@@ -16713,103 +16713,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-humic organic matter in urban water: a protective role to organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-H. Tusseau Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Meeting of the International Humic Substances Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Moscou, Russia</w:t>
@@ -16864,51 +16864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SETAC Europe 18th annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Varsovie, Poland. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17058,90 +17058,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What is making up dissolved organic matter in anthropized aquatic system?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Muresan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17298,536 +17298,536 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the heavy metal speciation in anaerobic sediments by a microbiological approach</w:t>
+                <w:t xml:space="preserve">Autochtonous bacterial activity as a major factor affecting release and distribution of metals in anaerobic sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bousserrhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICOBTE International Conference on Biogeochemistry of trace elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Pékin, China</w:t>
+              <w:t xml:space="preserve">17th SETAC (Society of Environmental Toxicology and Chemistry) Europe Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761848v1</w:t>
+                <w:t xml:space="preserve">hal-00761847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancement du projet BIOMET</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Caractérisation et influence des MOD d'origines urbaines et naturelles en Seine sur la spéciation et la toxicité du cuivre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Bousserrhine</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Clouzot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pouliquen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ayrault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+                <w:t xml:space="preserve">L. Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Jeunes chercheurs ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque national de l'IHSS (International Humic Substances Society)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00761882v1</w:t>
+                <w:t xml:space="preserve">hal-00761883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autochtonous bacterial activity as a major factor affecting release and distribution of metals in anaerobic sediments</w:t>
+                <w:t xml:space="preserve">Study of the heavy metal speciation in anaerobic sediments by a microbiological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gounou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bousserrhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th SETAC (Society of Environmental Toxicology and Chemistry) Europe Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">9th ICOBTE International Conference on Biogeochemistry of trace elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761847v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation et influence des MOD d'origines urbaines et naturelles en Seine sur la spéciation et la toxicité du cuivre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Avancement du projet BIOMET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Pouliquen</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bousserrhine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Curie</w:t>
+                <w:t xml:space="preserve">M. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque national de l'IHSS (International Humic Substances Society)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque des Jeunes chercheurs ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761883v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of urban dissolved organic matter from wastewater treatment plant and anthropized river on speciation and toxicity of copper to Daphnia magna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pernet-Coudrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Varrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17917,51 +17917,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lorgeoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd international Passive Sampling Workshop and Symposium (IPSW 2006), Bratislava, SVK, 3-6 mai 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Bratislava, Slovakia. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18088,528 +18088,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02587650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cycle du plomb en France 1850-2000</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A posteriori analysis of the design and the maintenance of retention ponds in the Ile-de- France region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Gueguen</w:t>
+                <w:t xml:space="preserve">Nadine Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Piren-Seine, Colloque annuel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">Novatech 2004, 5ème conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1115-1122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410762v1</w:t>
+                <w:t xml:space="preserve">hal-00729079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and analysis of an urban retention pond database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tassin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara de Ambrosis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Vinçon-Leite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo von Sperling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1533 - 1540</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00727100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duckweed ponds for sustainable sanitation in developing countries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Seidl</w:t>
+                <w:t xml:space="preserve">Le cycle du plomb en France 1850-2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Goiffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahamane Sani Laouali</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+                <w:t xml:space="preserve">Yann Gueguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Waste Stabilisation Ponds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Avignon, France. pp.CDRom</w:t>
+              <w:t xml:space="preserve">Piren-Seine, Colloque annuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815070v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A posteriori analysis of the design and the maintenance of retention ponds in the Ile-de- France region</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tassin</w:t>
+                <w:t xml:space="preserve">Duckweed ponds for sustainable sanitation in developing countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamane Sani Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadine Aires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Novatech 2004, 5ème conférence internationale sur les techniques et stratégies durables pour la gestion des eaux urbaines par temps de pluie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Lyon, France. pp.1115-1122</w:t>
+              <w:t xml:space="preserve">6th International Conference on Waste Stabilisation Ponds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Avignon, France. pp.CDRom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729079v1</w:t>
+                <w:t xml:space="preserve">hal-01815070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Semi-Permeable Membrane Devices (SPMDs) suitable for in situ measurements of bioavailable hydrophobic contaminants?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Garric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18647,77 +18647,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duckweed - tilapia system : a possible way of ecological sanitation for developing countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaman Sani Laouali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Idder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18755,103 +18755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variability of SPMD (Semi-Permeable Membrane Device)-available fractions of polycyclic aromatic hydrocarbons (PAHs) and polychlorobiphényls (PCBs) in river waters and wastewater treatment plant effluents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Miege</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th international symposium on polycyclic aromatic compounds (ISPAC), Amsterdam, NLD, 21-25 septembre 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Amsterdam, France. pp.16</w:t>
@@ -18906,51 +18906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. H. Maiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wethe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19027,51 +19027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Bussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUSD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Hanover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -19387,51 +19387,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karina Cucchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19480,260 +19480,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification the mixing chemical of sources in a stream from downstream chemical data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modelling: a tool for Managed Aquifer Recharge and Soil Aquifer Treatment system in coastal area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Guillemoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Picot-Colbeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pettenati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Valdes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Doctorants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497602v1</w:t>
+                <w:t xml:space="preserve">hal-03481117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling: a tool for Managed Aquifer Recharge and Soil Aquifer Treatment system in coastal area</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification the mixing chemical of sources in a stream from downstream chemical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Manuel Tunqui Neira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. </w:t>
+              <w:t xml:space="preserve">Journée des Doctorants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03481117v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrograph separation using high frequency chemical information</w:t>
               </w:r>
@@ -19983,51 +19983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise S. Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20164,51 +20164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead flow assessment in the Seine basin in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Bouzidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20304,64 +20304,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of Disinfecting Wastewater Treatment Plant Discharges: Case of chemical disinfection using performic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Azimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Mailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20492,51 +20492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shuaitao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Flipo, Jean-Marie Mouchel, Cédric Fisson. </w:t>
             </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -20689,103 +20689,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La micropollution organique dans le bassin de la Seine, maîtriser l'impact des molécules créées par l'homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Chevreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dargant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Dargnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agence de l'eau Seine Normandie, 2009, Marc Chevreuil, 978-2-918251-08-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -20807,90 +20807,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">URBAN RUNOFF IMPACT ON COMPOSITION AND CONCENTRATION OF HYDROCARBONS IN RIVER SEINE SUSPENDED SOLIDS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hacène Boudries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Broguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel R. Thévenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ICUSD Proceedings, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20900,51 +20900,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01180061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -21100,51 +21100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josette Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Billen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21225,51 +21225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21280,1793 +21280,1659 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Euzen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Flipo; Pierre Labadie; Laurence Lestel. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Handbook of Environmental Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">The Seine River Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 90, </w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Springer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.323-353, 2020, The Handbook of Environmental Chemistry, 978-3-030-54259-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107076v1</w:t>
+                <w:t xml:space="preserve">hal-03939304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bathing Activities and Microbiological River Water Quality in the Paris Area: A Long-Term Perspective</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Euzen</w:t>
+                <w:t xml:space="preserve">Modélisation rétrospective et perspectives tendancielles spatialisées appliquées à l’atrazine et ses métabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fluvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Seine River Basin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapport de synthèse PIREN-Seine Phase 7 (2015-2019). Flux dans le continuum Homme-Terre-Mer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 208 p., 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.synth.2019.vol2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Springer</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03939304v1</w:t>
+                <w:t xml:space="preserve">hal-02789953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mass Balance of PAHs at the Scale of the Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary Archives Reveal the Concealed History of Micropollutant Contamination in the Seine River Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meybeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In &amp;quot; The Seine River Basin, Hdb Env Chem&amp;quot;. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Archives Reveal the Concealed History of Micropollutant Contamination in the Seine River Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, SPRINGER, 2019, 978-3-030-54259-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/698_2019_386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation rétrospective et perspectives tendancielles spatialisées appliquées à l’atrazine et ses métabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fluvia Baratelli</w:t>
+                <w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Azimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernier J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport de synthèse PIREN-Seine Phase 7 (2015-2019). Flux dans le continuum Homme-Terre-Mer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.synth.2019.vol2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02789953v1</w:t>
+                <w:t xml:space="preserve">hal-01709412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bactéries indicatrices fécales dans les effluents urbains- focus sur les rejets d’au traitée et déversement de temps de pluie</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Rechdaoui-Guérin</w:t>
+                <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualité microbiologique des eaux en agglomération parisienne. Eds Rocher V &amp; Azimi S. Editions Johannet. ISBN : 979-10-91089-29-6 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01709412v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les modèles déterministes dans la territorialisation de la continuité écologique. Le cas des opérations de restauration sur les deux Morin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+                <w:t xml:space="preserve">Understanding polycyclic aromatic hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Carré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'observation long terme en environnement : exemple du bassin versant de l'Orgeval</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions Quae, pp.309-324, 2013, 978-2-7592-2073-1</w:t>
+              <w:t xml:space="preserve">Erosion and Sediment Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment,CAS-Chengdu, China, 11–15 October 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599392v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02615659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding polycyclic aromatic hydrocarbon transfers at the catchment scale combining chemical and fallout radionuclides analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Alliot</w:t>
+                <w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine : comprendre et diagnostiquer l'impact de la contamination sur les organismes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourlay-Francé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Vincent-Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfried Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Geffaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Erosion and Sediment Yields in the Changing Environment (Proceedings of a symposium held at the Institute of Mountain Hazards and Environment,CAS-Chengdu, China, 11–15 October 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAHS Publ. 356, 2012</w:t>
+              <w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NC, pp.NC, 2011, Programme PIREN-Seine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02615659v1</w:t>
+                <w:t xml:space="preserve">ineris-00969441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine : comprendre et diagnostiquer l'impact de la contamination sur les organismes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Geffaro</w:t>
+                <w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ducharne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Habets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bourqui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le risque écotoxicologique dans le bassin de la Seine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NC, pp.NC, 2011, Programme PIREN-Seine</w:t>
+              <w:t xml:space="preserve">Éclairages sur notre futur commun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00969441v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00507505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le changement climatique menace-t-il les ressources en eau ? Le cas des bassins de la Seine et de la Somme</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chap. 13: Flood Vulnerability Assessment Tool (FVAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barroca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bonierbale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. R. Thévenot. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éclairages sur notre futur commun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur le Développement Soutenable (R2DS), pp.4, 2009, 6</w:t>
+              <w:t xml:space="preserve">DayWater: Adaptive Decision Support System for Integrated Urban Stormwater Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Publishers, pp.119-127, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00507505v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. 13: Flood Vulnerability Assessment Tool (FVAT)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chap. 20: Application of a battery of biotests for toxicity characterization of stormwater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Seidl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aldheimer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Eriksson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. R. Thévenot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DayWater: Adaptive Decision Support System for Integrated Urban Stormwater Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IWA Publishers, pp.119-127, 2008</w:t>
+              <w:t xml:space="preserve">, IWA Publishers, pp.207-213, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755616v1</w:t>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chap. 20: Application of a battery of biotests for toxicity characterization of stormwater</w:t>
+                <w:t xml:space="preserve">Assessment of storm water ecotoxicity using a battery of biotests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Scholes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A. Baun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Aldheimer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Eriksson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Revitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DayWater: Adaptive Decision Support System for Integrated Urban Stormwater Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA Publishers, pp.207-213, 2008</w:t>
+              <w:t xml:space="preserve">Highway and Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, Dordrecht, pp.399-410, 2007, Alliance For Global Sustainability Bookseries</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755617v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of storm water ecotoxicity using a battery of biotests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Valorisation des eaux usées par lagunage dans les pays en développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Seidl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Highway and Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer, Dordrecht, pp.399-410, 2007, Alliance For Global Sustainability Bookseries</w:t>
+              <w:t xml:space="preserve">Gestion durable des déchets et de l’assainissement urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pS-Eau, PDM, MEDDE, pp.154-155, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01815015v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des eaux usées par lagunage dans les pays en développement</w:t>
-[...72 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Les zones humides artificielles pour l'épuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fonctions et valeurs des zones humides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.351-371, 2000, 2-10-004433-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23076,78 +22942,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la géochimie des interfaces nappe-rivière du bassin des Avenelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefany Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23155,1972 +23021,1972 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration des modèles développés par la communauté scientifique du PIREN Seine au service d'une gestion multifonctionnelle de la rivière à l'échelle du SAGE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Hague</w:t>
-[...57 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation entre connaissances scientifiques et élaboration de plans de gestion des ouvrages hydrauliques des deux Morin à travers une démarche de modélisation d'accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine de Coninck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Becu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine de Coninck</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Haghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Paul Haghe</w:t>
-[...18 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.26047/PIREN.rapp.ann.2012.vol33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04357359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement d’échelle sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Becu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Hague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine de Coninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04355754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodégradabilité de la matière organique en sortie de station d'épuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Reveillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dispan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Servais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport d'avancement PIREN Seine 1999 "Dynamique de la matière organique et des microorganismes dans les systèmes urbains"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un bassin et des hommes : une histoire tourmentée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Encore un effort du côté de la dégradation de la matière organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dispan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Tusseau-Vuillemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Reveillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Servais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Seine et son bassin : fonctionnement écologique d'un système fluvial anthropisé, M. Meybeck, G. de Marsily, E. Fustec.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, pp.77-125</w:t>
+              <w:t xml:space="preserve">Rapport d'avancement PIREN Seine 1998 "Dynamique de la matière organique et des microorganismes dans les systèmes urbains"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582493v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts d'eau, de matières dissoute et particulaire dans le réseau fluvial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Thibert</w:t>
+                <w:t xml:space="preserve">Un bassin et des hommes : une histoire tourmentée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Guerrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Seine en son bassin : fonctionnement écologique d'un système fluvial anthropisé, M. Meybeck, G. de Marsily, E. Fustec. Chap. 18</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, pp.345-389</w:t>
+              <w:t xml:space="preserve">La Seine et son bassin : fonctionnement écologique d'un système fluvial anthropisé, M. Meybeck, G. de Marsily, E. Fustec.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.77-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582457v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encore un effort du côté de la dégradation de la matière organique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transferts d'eau, de matières dissoute et particulaire dans le réseau fluvial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Meybeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahid Idlafkih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vazken Andréassian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapport d'avancement PIREN Seine 1998 "Dynamique de la matière organique et des microorganismes dans les systèmes urbains"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, pp.20</w:t>
+              <w:t xml:space="preserve">La Seine en son bassin : fonctionnement écologique d'un système fluvial anthropisé, M. Meybeck, G. de Marsily, E. Fustec. Chap. 18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, pp.345-389</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02582659v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An autoregressive model for a censored data denoising method robust to outliers with application to the Obépine SARS-CoV-2 monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Moulin</w:t>
+                <w:t xml:space="preserve">Monitoring the propagation of SARS CoV2 variants by tracking identified mutation in wastewater using specific RT-qPCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunelle Waldman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Levert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gorgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03340229v1</w:t>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling and adequate environmental sampling plans are essential for the public health assessment of COVID-19 pandemics : development of a monitoring indicator for SARS-CoV-2 in wastewater</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An autoregressive model for a censored data denoising method robust to outliers with application to the Obépine SARS-CoV-2 monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Moulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03442486v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03340229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the propagation of SARS CoV2 variants by tracking identified mutation in wastewater using specific RT-qPCR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling and adequate environmental sampling plans are essential for the public health assessment of COVID-19 pandemics : development of a monitoring indicator for SARS-CoV-2 in wastewater</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Courbariaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siyun Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Moulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Wurtzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prunelle Waldman</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03260967v1</w:t>
+                <w:t xml:space="preserve">hal-03442486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Chaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Persat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Blanchouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
+              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">insu-04936744v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des flux de carbone (DIC, DOC, POC) dans des bassins versants emboîtés (Orgeval, France) : influences de l’utilisation du sol et de la géologie sur les dynamiques spatiales et temporelles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima Joly</w:t>
+                <w:t xml:space="preserve">PROSPECTIVE - Surfaces et interfaces continentales 2024-2028</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ayrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A5B2 PIREN-Seine, MINES Paris - PSL, Centre de Géosciences. 2025</w:t>
+              <w:t xml:space="preserve">INSU, CNRS. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-05607541v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04936744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Pinay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Pinay</w:t>
+                <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferrage</w:t>
+                <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nizar Abcha</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires : reconstruire les trajectoires temporelles des contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Foucher</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Barbier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gasperi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN SEINE. 2023, Dans Baratelli, F., Thiebault, T. (eds), Dynamique des contaminants à l'échelle du bassin versant de la Seine, PIREN-Seine, Rapport de synthèse phase VIII, Volume 9, 2023, pp. 4-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archive sédimentaire de l'étang Saint-Denis (Seine-et-Marne, France) : un révélateur des retombées atmosphériques en contaminants du dernier siècle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thiebault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Thiebault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Grosbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Grosbois</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sira Traoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PIREN Seine phase 8. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03867523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Campagnes de prélèvements multi-traceurs pour la caractérisation hydro-biogéochimique de la plaine alluviale de la Bassée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edith Parlanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -25144,435 +25010,435 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mines Paris-PSL. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation rétrospective et perspectives tendancielles spatialisées appliquées à l’atrazine et ses métabolites</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
+                <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Flipo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karina Cucchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.52-73</w:t>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02404617v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02492144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseau de suivi &amp;quot;MOnitoring LOcal des échanges NAppe Rivière&amp;quot; du bassin de l’Orgeval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">Modélisation rétrospective et perspectives tendancielles spatialisées appliquées à l’atrazine et ses métabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gallois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viennot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvia Baratelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mines Paris-PSL. 2019</w:t>
+              <w:t xml:space="preserve">Mines Paris-PSL. 2019, pp.52-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId721" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02492144v1</w:t>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02404617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilans et flux de polluants organiques dans le bassin de la Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gateuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Briand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Gateuille</w:t>
+                <w:t xml:space="preserve">J. Gaspéri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gaspéri</w:t>
+                <w:t xml:space="preserve">E. Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Moreau-Guigon</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] PIREN Seine. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la contamination fécale en Seine : impact des rejets de temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Poulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25624,195 +25490,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique et Transferts des Hydrocarbures Aromatiques Polycycliques (HAP) dans le bassin de l'Orgeval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gateuille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Moreau-Guigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN Seine. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02668705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bactéries indicatrices fécales dans les rejets urbains de temps de pluie parisiens et la Seine à la traversée de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25821,352 +25687,352 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Thérial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfert de micropolluants par le ruissellement et le réseau d'assainissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J. Teil</w:t>
+                <w:t xml:space="preserve">H. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Blanchard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Bourges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives sédimentaires, témoignages de l'histoire du développement du bassin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Lefèvre</w:t>
+                <w:t xml:space="preserve">P. Bonté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bonté</w:t>
+                <w:t xml:space="preserve">C. Priadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Priadi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Carbonaro-Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] PIREN-Seine. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00766529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de la contamination fécale en Seine par temps de pluie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26188,217 +26054,217 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Flipo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00822747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence d'un déversement de temps de pluie sur les teneurs dissoutes et particulaires de micro-polluants et les bactéries indicatrices fécales en Seine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Mouchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Bentayeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Bentayeb</w:t>
+                <w:t xml:space="preserve">Julien Passerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Passerat</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Koffi Nouho Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Servais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02594591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId744"/>
+      <w:footerReference w:type="default" r:id="rId743"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -26545,51 +26411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09963-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krimou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202305103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyun Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.836349" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Almayrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106998" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Teyssou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70970" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier-Rembert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frenois-Veyrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mouchel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.12.19.20248508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558543v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1823-2020" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03117253v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marechal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Teyssou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163771v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125559" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822211v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouchel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4500" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440142v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939046v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Angelescu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huynh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hausot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yalkin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14066" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471469v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7124-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.082" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy R. Priadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00713g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacio Companys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Margalida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.04.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W43JK0C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9480-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6MS3PB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00713G" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW6BRJ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuc Dinh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Eurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0364-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2ZP7MTCX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613969v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mars" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Melin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456373v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gounou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0327-y" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5H6CW7RG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Vavilin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Qu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.724" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00661.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-009-0126-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1DDPCJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711602v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamwal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Mittal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15730620701780348" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676391v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiwine Clouzot" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.064" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8R6M17D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592679v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clouzot" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousselot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590560v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maugendre" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arama" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Le Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colbert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5NJ82XG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330912v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926772v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau Vuillemin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martin Dit M&#233;riadec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588982v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin Dit Meriadec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589016v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586345v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2004.12.005" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F40WGDVH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587104v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lessard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dutrop" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.08.026" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCDVK50-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586659v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.006" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GBQHN6W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384123v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noir" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926771v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711746v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.04.039" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4LQHXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711751v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ellis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Deutsch" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scholes" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Revitt" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.04.066" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6QWFWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583511v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490472509" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581320v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dispan" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00582-1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X68SNBQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581383v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2003)0222.0.CO;2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711806v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630290103690" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02651278v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchel Jean-Marie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Le Cloarec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711827v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01084696v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Jerome Bris" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garnaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Apperry" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonzalez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(99)00192-8" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A89383475C23629C960D62BF9EF8D2D352B66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087668v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(99)00199-0" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E33BB881A0FEB82B2CDC8F35F33DE141F38EB36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087556v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Est&#232;be" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179957v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Boudries" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Th&#233;venot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779527v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Est&#232;be" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudries" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00600-8" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXZVZ703-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sioud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00094-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ03P1SF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Maldiney" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779575v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maldiney" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024477" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F4JGSVL6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779553v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wollast" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loijens" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779885v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1993.1019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63NQN4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779556v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bican" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rhebergen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juracic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779886v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(91)90041-t" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P74564RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779561v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03564830v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03255882v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431344v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9146" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608739v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01589825v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453249v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303533v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tabuchi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533230v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596257v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762485v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594817v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203084v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tessier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sogon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762507v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596646v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761848v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gounou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousserrhine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761882v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761847v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761883v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curie" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761875v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588502v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587650v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410762v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goiffon" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727100v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Ambrosis" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo von Sperling" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00729079v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584002v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180065v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Comblez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bussy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497605v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497602v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03481117v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mouchel" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497593v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/OBS.ORACLE" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497570v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594814v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410730v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595204v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180061v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broguet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309756v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2023_994" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107076v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894958v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_386" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969441v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffaro" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755616v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonierbale" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582558v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357333v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol32" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357359v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol33" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582660v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reveill&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582493v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Guerrini" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582457v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Idlafkih" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thibert" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582659v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340229v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442486v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260967v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945452v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766539v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594591v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentayeb" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passerat" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Nouho Ouattara" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392393v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Garnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Henine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Billen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Escoffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2025.117297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04501963v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Tunqui Neira" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vazken Andr&#233;assian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10666-024-09963-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Frat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gu&#233;rin-Rechdaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Richoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krimou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202305103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04057523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Guillemoto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot-Colbeaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Valdes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Devau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Thierion" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w15050934" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939048v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Courbariaux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cluzel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyun Wang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mar&#233;chal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Moulin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2022.836349" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Wurtzer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Levert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Dhenain" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;berte Accrombessi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Manco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.157740" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939056v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Vincent-Hubert" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Wacrenier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Desdouits" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jousse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Schaeffer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155139" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03530239v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Guernic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Palos Ladeiro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boudaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Do Nascimento" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gantzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2021.113866" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711370v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Valdes" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mathurin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155643" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03793552v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wurtzer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Waldman" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Levert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cluzel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Almayrac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2021.152213" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454862v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2021.106998" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939051v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14428" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939064v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Boni" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Teyssou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bavf.2021.70970" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03167303v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizick Le Guyader" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2021.0881" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260952v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferrier-Rembert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Frenois-Veyrat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Mouchel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.12.19.20248508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03117253v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marechal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Mouchel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Teyssou" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2807/1560-7917" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03163771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2020.125559" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02558543v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-24-1823-2020" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939046v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Angelescu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huynh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hausot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Yalkin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Plet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.14066" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413687v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Breton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Marco Church" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-10989-240310" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822211v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Molbert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Alliot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Chevreuil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Mouchel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/etc.4500" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02440142v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Guerin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Richoux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Garcia-Gonzalez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Azimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rocher" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Patrick Laceby" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gateuille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2018.04.082" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meybeck" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lestel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Carr&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Bouleau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Garnier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7124-0" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01111965v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Vilmin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najla Aissa-Grouz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-014-0038-3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195884v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Lefevre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Moreau-Guigon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.02.029" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194906v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.009" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098277v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cheviron" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2013.10.057" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118327v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guerbois" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona-Nguema" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Morin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Abdelmoula" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anniet M. Laverman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es404009k" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943342v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S Lucas" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Therial" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gon&#231;alves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Servais" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2361-y" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786092v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gasperi" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lucas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moilleron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Varrault" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00943351v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lucas" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alves Alexandre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servais Pierre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masnada Sophie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00756705v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Moilleron" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Varrault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718223v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cheviron" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eyrolles" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.3219" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH01PBRM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786089v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gon&#231;alves" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Servais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rocher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Masnada" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596247v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy R. Priadi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourlay-Franc&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c0em00713g" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676465v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacio Companys" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galceran Josep" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morey Margalida" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.04.030" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6W43JK0C-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676450v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Saad" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Crou&#233;" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dignac" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10533-010-9480-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D6MS3PB6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648234v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0EM00713G" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00654519v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Buzier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Keirsbulck" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pce.2008.09.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW6BRJ8H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878611v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Tamtam" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Bot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuc Dinh" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mompelat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Eurin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-011-0364-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2ZP7MTCX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00651552v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.7920" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7HGB6DFM-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00456373v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gounou" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Bousserrhine" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-010-0327-y" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5H6CW7RG-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00613969v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mars" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Melin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594855v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily A. Vavilin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian Qu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemunier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/wst.2009.724" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594862v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2009.00661.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00514143v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Garcin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-009-0126-5" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CP1DDPCJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00676391v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludiwine Clouzot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Verger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.05.064" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8R6M17D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711602v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jamwal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. K. Mittal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15730620701780348" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711637v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Even" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Flipo" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poulin" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.007" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38TWQ40L-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590560v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Maugendre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Arama" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rousselot" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357439v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Silvestre" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.001" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DTCJ2VNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00586322v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Even" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592679v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pernet-Coudrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Clouzot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589080v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lorgeoux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.018" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0QTS7J7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711638v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farrugia" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Mouchel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.009" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWZ5MLMB-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711610v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Francoise Le Cloarec" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonte" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Colbert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2006.12.020" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M5NJ82XG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588982v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Buzier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martin Dit Meriadec" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589016v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330912v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bernardara" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hubert" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926772v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau Vuillemin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Martin Dit M&#233;riadec" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousselot" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711746v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miege" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Noir" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ravelet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Garric" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2005.04.039" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7Z4LQHXH-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586345v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2004.12.005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F40WGDVH-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815084v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Seidl" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sani Laouali" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Idder" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815086v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaman Sani Laouali" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587104v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lagarde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lessard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;duit" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dutrop" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2005.08.026" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMCDVK50-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.12.006" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GBQHN6W-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384123v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926771v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711733v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Durand" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Wang" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630490472509" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711751v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Ellis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Deutsch" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scholes" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md Revitt" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2004.04.066" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8B6QWFWV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815087v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2003.08.019" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5K5D7NT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583511v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941606v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Farrugia" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Mouchel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2003.11.061" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKPDSFC8-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581383v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1897/1551-5028(2003)0222.0.CO;2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581320v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dispan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(02)00582-1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X68SNBQM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711806v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10406630290103690" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02651278v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouchel Jean-Marie" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Thomas" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Le Cloarec" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pascal Dumoulin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815088v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2175/106143097x122112" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00711827v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01084696v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Jerome Bris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Garnaud" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Apperry" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Gonzalez" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(99)00192-8" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54A89383475C23629C960D62BF9EF8D2D352B66/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087668v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghassan Chebbo" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Thevenot" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0048-9697(99)00199-0" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E33BB881A0FEB82B2CDC8F35F33DE141F38EB36E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779530v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00169-9" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXLVCRK9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779526v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandouin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00752-X" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LQ5FQ5BP-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779529v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Huang" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0269-7491(98)00008-6" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SW8D32ZS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01087556v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Est&#232;be" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779527v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Est&#232;be" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boudries" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0273-1223(97)00600-8" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXZVZ703-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179957v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hac&#232;ne Boudries" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel R. Th&#233;venot" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779538v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Garnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Martin" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sioud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(95)00094-1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ03P1SF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779565v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Maldiney" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779575v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chin" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779549v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Maldiney" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00024477" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-F4JGSVL6-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779553v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Simon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779559v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Martin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wollast" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Loijens" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779885v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Garnier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Martin" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aj Thomas" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/ecss.1993.1019" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K63NQN4B-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779556v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bican" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rhebergen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Juracic" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779886v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Biscan" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0304-4203(91)90041-t" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P74564RX-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00779561v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Vin&#231;on-Leite" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392428v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouchez" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145213v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rivi&#232;re" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Blanchouin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gaillardet" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e153511" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04590916v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Thiebault" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foucher" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Barbier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Labadie" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03564830v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03255882v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431344v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-9146" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404841v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schott" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gallois" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mattei" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Habets" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426709v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouchel" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moulin" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01919741v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roy-Barmann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608739v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03948074v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mattei" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Blanchoud" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Fauchon" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Baratelli" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Flipo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01541513v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanchard Martine" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01589825v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fisson" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404505v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Puech" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Fauchon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741566v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nills Fauchon" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01453249v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Briand" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Blanchard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01380650v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01414186v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amer Mouhri" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Cucchi" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640978v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gateuille" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700733v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Teil" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02640953v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511594v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ona - Nguema" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Laverman" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1180/minmag.2013.077.5.7" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945911v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Th&#233;rial" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02639349v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03303533v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Tabuchi" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Benard" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchet" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Esculier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945956v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise S. Lucas" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Lesage" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533253v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fouch&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533223v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Coynel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758481v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Muresan" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Louis" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Tusseau-Vuillemin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00533230v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00758469v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chebbo" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gromaire" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonhomme" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard de Gouvello" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596257v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762485v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pouliquen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594817v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lorgeoux" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203084v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Tessier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sogon" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00762507v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596646v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761847v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gounou" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bousserrhine" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761883v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Curie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761848v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761882v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ayrault" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benedetti" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00761875v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588502v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587650v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00729079v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Aires" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00727100v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara de Ambrosis" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo von Sperling" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410762v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Bouzidi" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Goiffon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gueguen" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815070v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamane Sani Laouali" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02584002v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03284622v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583922v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815072v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Maiga" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wethe" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180065v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Comblez" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Bussy" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05392420v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaumont" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Persat" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie D. Lebrun" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497605v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03533447v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;raphin Pierre" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03481117v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Mouchel" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pettenati" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497602v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497593v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/OBS.ORACLE" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04497570v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944232v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise S. Lucas" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goncalves" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594814v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410730v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Mathieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03201270v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mailler" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rechdaoui-Gu&#233;rin" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine M&#232;che" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iwaponline.com/ebooks/book/821/Effectiveness-of-Disinfecting-Wastewater-Treatment" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/9781789062106" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897066v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuaitao Wang" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://piren-seine.fr/fr/fascicules/les-effets-de-la-crue-de-juin-2016-sur-la-qualit%C3%A9-de-leau-du-bassin-de-la-seine" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595204v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Sanchez" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffard" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01548234v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dargant" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Dargnat" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01180061v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Broguet" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309756v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boni" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Maday" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2023_994" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552822v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meybeck" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102612-0.00009-2" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03939304v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link-springer-com.extranet.enpc.fr/chapter/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_397" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789953v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viennot" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fluvia Baratelli" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.synth.2019.vol2" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894924v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_382" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894958v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/698_2019_386" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01709412v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pichon" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernier J" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599392v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine de Coninck" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Becu" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02615659v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00969441v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Geffaro" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00507505v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ducharne" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bo&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bourqui" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755616v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bonierbale" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Hubert" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00755617v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baun" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholes" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aldheimer" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Eriksson" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815015v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Revitt" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01815016v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582558v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Boutin" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357509v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefany Rocha" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357333v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Hague" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol32" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357359v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Haghe" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26047/PIREN.rapp.ann.2012.vol33" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04355754v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582660v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Reveill&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582659v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582493v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bo&#235;t" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Guerrini" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582457v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Idlafkih" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Thibert" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03260967v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunelle Waldman" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gorg&#233;" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03340229v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03442486v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607541v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Joly" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04936744v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bertrand" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380412v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thiebault" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Barbier" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Labadie" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03867523v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Grosbois" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sira Traor&#233;" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533492v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Baratelli" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Parlanti" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02492144v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02404617v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01945452v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Briand" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gasp&#233;ri" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Moreau-Guigon" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alliot" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822743v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02668705v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822768v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766539v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Teil" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blanchard" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourges" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00766529v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bont&#233;" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Priadi" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbonaro-Lestel" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00822747v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594591v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Bentayeb" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Passerat" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Nouho Ouattara" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>