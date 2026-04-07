--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -91,329 +91,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (142)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (144)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t>
+                <w:t xml:space="preserve">A Swiss army knife for the treatment of bone cancers: a new multifunctional platform based upon SPIONs@copper-doped bioactive glass core-shell nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Eychenne</w:t>
+                <w:t xml:space="preserve">Margot Muratet-Maraval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Paris</w:t>
+                <w:t xml:space="preserve">Auriane Bagur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Borbon</w:t>
+                <w:t xml:space="preserve">Philip Chennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jessop</w:t>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D6NR00763E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520183v1</w:t>
+                <w:t xml:space="preserve">hal-05574816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggered by light and magnetism: smart foam PLLA/HAP/Fe 3 O 4 scaffolds for heat-controlled biomedical applications</w:t>
+                <w:t xml:space="preserve">Impact of volcanic emissions on the air quality during the 2021 volcanic eruption of Tajogaite, La Palma: Implications for population exposure to volcanic pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilia Zachanowicz</w:t>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tomaszewska</w:t>
+                <w:t xml:space="preserve">Raphael Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Kulpa-Greszta</w:t>
+                <w:t xml:space="preserve">Agnès Borbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Krzemiński</w:t>
+                <w:t xml:space="preserve">David Jessop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (31), pp.9465-9485. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1019, pp.181551. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D5TB00998G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2026.181551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318222v1</w:t>
+                <w:t xml:space="preserve">hal-05520183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Submarine ash megabed fed by far-traveled, shoreline-crossing pyroclastic currents from a large explosive volcanic eruption</w:t>
               </w:r>
@@ -527,17748 +527,18012 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Honeycomb Nanoclay Frameworks With Hemostatic and Antibacterial Properties</w:t>
+                <w:t xml:space="preserve">Triggered by light and magnetism: smart foam PLLA/HAP/Fe 3 O 4 scaffolds for heat-controlled biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
+                <w:t xml:space="preserve">Emilia Zachanowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kan Wongkamhaeng</w:t>
+                <w:t xml:space="preserve">Anna Tomaszewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Blavignac</w:t>
+                <w:t xml:space="preserve">Magdalena Kulpa-Greszta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Forestier</w:t>
+                <w:t xml:space="preserve">Piotr Krzemiński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 112 (9), </w:t>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (31), pp.9465-9485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.b.35477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D5TB00998G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826752v1</w:t>
+                <w:t xml:space="preserve">hal-05318222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating the Effect of Composition and Textural Properties on Bioactivity for Pristine and Copper-Doped Binary Mesoporous Bioactive Glass Nanoparticles</w:t>
+                <w:t xml:space="preserve">Design of Magnetic Mesoporous Bioactive Glass Nanoparticles for Bone Cancer Therapy: Toward Effective Hyperthermia Treatment and Bone Regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benhur Mekonnen</w:t>
+                <w:t xml:space="preserve">Abdelouahad El Abbassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelouahad El Abbassi</w:t>
+                <w:t xml:space="preserve">Yohann Wittrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Vichery</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Jean‐Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (20), pp.6690. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma16206690⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202501277⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04244748v1</w:t>
+                <w:t xml:space="preserve">hal-05563153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic bioactive glass nano-heterostructures: a deeper insight into magnetic hyperthermia properties in the scope of bone cancer treatment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Honeycomb Nanoclay Frameworks With Hemostatic and Antibacterial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Kesse</w:t>
+                <w:t xml:space="preserve">Mélyssa Cambronel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Jacobs</w:t>
+                <w:t xml:space="preserve">Kan Wongkamhaeng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Perton</w:t>
+                <w:t xml:space="preserve">Christelle Blavignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10 (14), pp.3993-4007. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D2BM00319H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.b.35477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03735442v1</w:t>
+                <w:t xml:space="preserve">hal-04826752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlating the Effect of Composition and Textural Properties on Bioactivity for Pristine and Copper-Doped Binary Mesoporous Bioactive Glass Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Requena</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Benhur Mekonnen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahad El Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano12234237⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (20), pp.6690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16206690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04041754v1</w:t>
+                <w:t xml:space="preserve">hal-04244748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalization and Characterization of Silicon Nanowires for Sensing Applications: A Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
+                <w:t xml:space="preserve">Magnetic bioactive glass nano-heterostructures: a deeper insight into magnetic hyperthermia properties in the scope of bone cancer treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florestan Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Perton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Perret</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11040999⟩</w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (14), pp.3993-4007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2BM00319H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03203767v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03735442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Doped Biphasic Calcium Phosphate Powders: Dopant Release, Cytotoxicity and Antibacterial Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Jacobs</w:t>
+                <w:t xml:space="preserve">Towards Wireless Detection of Surface Modification of Silicon Nanowires by an RF Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Nicolas Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darine Kaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma14092393⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (23), pp.4237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano12234237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222652v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04041754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Nanohydroxyapatite (nHAp)-Based Scaffold Doped with Iron Oxide Nanoparticles (IO), Functionalized with Small Non-Coding RNA (miR-21/124) Modulates Expression of Runt-Related Transcriptional Factor 2 and Osteopontin, Promoting Regeneration of Osteoporotic Bone in Bilateral Cranial Defects in a Senescence-Accelerated Mouse Model (SAM/P6). PART 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Marycz</w:t>
+                <w:t xml:space="preserve">Functionalization and Characterization of Silicon Nanowires for Sensing Applications: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ahoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnieszka Śmieszek</w:t>
+                <w:t xml:space="preserve">Etienne Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Kornicka-Garbowska</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2147/IJN.S316240⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (4), pp.999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11040999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03468967v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03203767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Adam</w:t>
+                <w:t xml:space="preserve">Copper-Doped Biphasic Calcium Phosphate Powders: Dopant Release, Cytotoxicity and Antibacterial Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Larquet</w:t>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c12769⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (9), pp.2393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma14092393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984807v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels from Cellulose Phosphates of Low Degree of Substitution: A TBAF·H2O/DMSO Based Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Nanohydroxyapatite (nHAp)-Based Scaffold Doped with Iron Oxide Nanoparticles (IO), Functionalized with Small Non-Coding RNA (miR-21/124) Modulates Expression of Runt-Related Transcriptional Factor 2 and Osteopontin, Promoting Regeneration of Osteoporotic Bone in Bilateral Cranial Defects in a Senescence-Accelerated Mouse Model (SAM/P6). PART 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Marycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Śmieszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Kornicka-Garbowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariadna Pielok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Schimper</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Maciej Janeczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25071695⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16, pp.6049-6065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S316240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136366v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promotion through external magnetic field of osteogenic differentiation potential in adipose‐derived mesenchymal stem cells: Design of polyurethane/poly(lactic) acid sponges doped with iron oxide nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Alicka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kornicka-Garbowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Marycz</w:t>
+                <w:t xml:space="preserve">J. Polnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lis-Bartos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Materials Research Part B: Applied Biomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, pp.1398-1411. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jbm.b.34488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;p&amp;gt;Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Magnetic Nanoparticles Under Static Magnetic Field Improve Osteogenesis via RUNX-2 and Inhibit Osteoclastogenesis by the Induction of Apoptosis&amp;lt;/p&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Marycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Sobierajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafał Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafał Idczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15, pp.10127-10148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2147/IJN.S256542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03114297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological properties of copper-doped biomaterials for orthopedic applications: A review of antibacterial, angiogenic and osteogenic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Biomaterialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 117, pp.21-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02984809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron oxides nanoparticles (IOs) exposed to magnetic field promote expression of osteogenic markers in osteoblasts through integrin alpha-3 (INTa-3) activation, inhibits osteoclasts activity and exerts anti-inflammatory action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Marycz</w:t>
+                <w:t xml:space="preserve">Aerogels from Cellulose Phosphates of Low Degree of Substitution: A TBAF·H2O/DMSO Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pachschwoell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hettegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sobierajska</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Kępska</w:t>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12951-020-00590-w⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25071695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136380v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability of ash deposits at Piton de la Fournaise (La Reunion Island): insights into fragmentation processes at basaltic shield volcanoes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Thivet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascale Besson</w:t>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-020-01398-0⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (42), pp.47820-47830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930441v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling the Impact of Calcium Content on the Bioactivity of Sol–Gel-Derived Bioactive Glass Nanoparticles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Iron oxides nanoparticles (IOs) exposed to magnetic field promote expression of osteogenic markers in osteoblasts through integrin alpha-3 (INTa-3) activation, inhibits osteoclasts activity and exerts anti-inflammatory action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marycz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sobierajska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roecken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kornicka-Garbowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kępska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nanobiotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (33), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12951-020-00590-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03008293v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature stability of a pure metakaolin based K‐geopolymer: Part 2. Variations in the mesoporous network and its rehydration stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Variability of ash deposits at Piton de la Fournaise (La Reunion Island): insights into fragmentation processes at basaltic shield volcanoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Thivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Gurioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+                <w:t xml:space="preserve">Andrea Di Muro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Petit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+                <w:t xml:space="preserve">Pascale Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17127⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (63), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-020-01398-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927209v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Insights into a Bioactive Glass Nanoparticle Synthesis Protocol To Control Its Morphology, Dispersibility, and Composition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Unravelling the Impact of Calcium Content on the Bioactivity of Sol–Gel-Derived Bioactive Glass Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (3), pp.5768-5775. </w:t>
+              <w:t xml:space="preserve">ACS Applied Bio Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (2), pp.1312-1320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsabm.0c00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078624v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic nanocellulose gel–membranes for drug delivery: Tailoring structure and interface by sequential periodate–chlorite oxidation</w:t>
+                <w:t xml:space="preserve">Temperature stability of a pure metakaolin based K‐geopolymer: Part 2. Variations in the mesoporous network and its rehydration stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Plappert</w:t>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falk Liebner</w:t>
+                <w:t xml:space="preserve">Elodie Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Konnerth</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lawrence Frézet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameni Gharzouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115306⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (10), pp.5813-5824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.17127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02337099v1</w:t>
+                <w:t xml:space="preserve">hal-02927209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous lyocell powders as sound absorbers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anisotropic nanocellulose gel–membranes for drug delivery: Tailoring structure and interface by sequential periodate–chlorite oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blasius Buchegger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sven Plappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Liebner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Konnerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-018-2147-y⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 226, pp.115306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443000v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the nanostructure of anisotropic cellulose aerogels upon compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deeper Insights into a Bioactive Glass Nanoparticle Synthesis Protocol To Control Its Morphology, Dispersibility, and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C9SM01422E⟩</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5768-5775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414227v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐doping of calcium phosphate bioceramics: From mechanism to the control of cytotoxicity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandeep Kaur</w:t>
+                <w:t xml:space="preserve">Porous lyocell powders as sound absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasius Buchegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Opietnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.10.028⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.683-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-018-2147-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678838v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02443000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-fibrous cellulose II aerogels of high specific surface from pulp solutions in TBAF·H2O/DMSO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Pachschwoell</w:t>
+                <w:t xml:space="preserve">Insight into the nanostructure of anisotropic cellulose aerogels upon compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Lichtenegger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wendland</w:t>
+                <w:t xml:space="preserve">Sigrid Bernstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ena Smid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+                <w:t xml:space="preserve">Michael Fitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 73 (1), pp.65-81. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (41), pp.8372-8380. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hf-2018-0102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01422E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02442998v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Ultrathin Coating by scCO 2 -Mediated PMMA Deposition: A Facile Approach To Add Moisture Resistance to Lightweight Ordered Nanocellulose Aerogels</w:t>
+                <w:t xml:space="preserve">Cu‐doping of calcium phosphate bioceramics: From mechanism to the control of cytotoxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sven Plappert</w:t>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakeena Quraishi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b05226⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.462-474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994742v1</w:t>
+                <w:t xml:space="preserve">hal-01678838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Effects of crystalline growth on structural and luminescence properties of Ca (10−3x) Eu 2x (PO 4 ) 6 F 2 nanoparticles fabricated by using a microwave driven hydrothermal process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+                <w:t xml:space="preserve">Fine-fibrous cellulose II aerogels of high specific surface from pulp solutions in TBAF·H2O/DMSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pachschwoell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal Wiglusz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Wendland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ena Smid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (1), pp.65-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hf-2018-0102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994738v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02442998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscosity at the Nanoscale: Confined Liquid Dynamics and Thermal Effects in Self-Recovering Nanobumpers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Giacomello</w:t>
+                <w:t xml:space="preserve">Conformal Ultrathin Coating by scCO 2 -Mediated PMMA Deposition: A Facile Approach To Add Moisture Resistance to Lightweight Ordered Nanocellulose Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Meloni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Miroslaw Chorazewski</w:t>
+                <w:t xml:space="preserve">Sakeena Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Konnerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01959⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.2322-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b05226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875430v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Cellulose in Super-Cooled Ionic Liquid under the Impact of Decelerated Antisolvent Infusion: An Approach toward Anisotropic Gels and Aerogels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Effects of crystalline growth on structural and luminescence properties of Ca (10−3x) Eu 2x (PO 4 ) 6 F 2 nanoparticles fabricated by using a microwave driven hydrothermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal Wiglusz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (43), pp.7030-7030</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063685v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous Tantalum Oxide Photocatalyst: Structure and Activity Evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscosity at the Nanoscale: Confined Liquid Dynamics and Thermal Effects in Self-Recovering Nanobumpers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
+                <w:t xml:space="preserve">Alberto Giacomello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Cojocaru</w:t>
+                <w:t xml:space="preserve">Simone Meloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Jurca</w:t>
+                <w:t xml:space="preserve">Luis González-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Tiseanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Miroslaw Chorazewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemistrySelect</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2 (1), pp.421 - 427. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (26), pp.14248 - 14256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/slct.201601695⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b01959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648751v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of up-converting nano-biphasic calcium phosphate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Cellulose in Super-Cooled Ionic Liquid under the Impact of Decelerated Antisolvent Infusion: An Approach toward Anisotropic Gels and Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Bernstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7RA04809B⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (11), pp.4411-4422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.8b01278⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648724v1</w:t>
+                <w:t xml:space="preserve">hal-02063685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical, Thermal, and Electrical Energy Storage in a Single Working Body: Electrification and Thermal Effects upon Pressure-Induced Water Intrusion–Extrusion in Nanoporous Solids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic scale modeling of iron-doped biphasic calcium phosphate bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsami.6b14422⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648745v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic scale modeling of iron-doped biphasic calcium phosphate bioceramics</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical, Thermal, and Electrical Energy Storage in a Single Working Body: Electrification and Thermal Effects upon Pressure-Induced Water Intrusion–Extrusion in Nanoporous Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Mierzwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine A. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Pawlus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirosław Chorażewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.12.011⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.7044 - 7049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsami.6b14422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476479v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical regulation of TGF and VEGF delivery from mesoporous calcium phosphate bone substitutes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Raissle</w:t>
+                <w:t xml:space="preserve">Preparation of up-converting nano-biphasic calcium phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert m. Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0158⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (48), pp.30086 - 30095. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7RA04809B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01611676v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-Row Transition Metal Doping in Calcium Phosphate Bioceramics: A Detailed Crystallographic Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mesoporous Tantalum Oxide Photocatalyst: Structure and Activity Evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cojocaru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Jurca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tiseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma10010092⟩</w:t>
+              <w:t xml:space="preserve">ChemistrySelect</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (1), pp.421 - 427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/slct.201601695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648729v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Hardening and Pore Size Harmonization by Uniaxial Densification: A Facile Approach toward Superinsulating Aerogels from Nematic Nanofibrillated 2,3-Dicarboxyl Cellulose</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physicochemical regulation of TGF and VEGF delivery from mesoporous calcium phosphate bone substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Möller-Siegert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Parmentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ouadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Raissle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (15), pp.1835 - 1850. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm-2017-0158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994748v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Wetting in Nanopores for Thermal Expansivity Control: From Extreme Dilatation to Unprecedented Negative Thermal Expansion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">First-Row Transition Metal Doping in Calcium Phosphate Bioceramics: A Detailed Crystallographic Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02616⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma10010092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01648736v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of crystalline growth on structural and luminescence properties of Ca (10-3x) Eu 2x (PO 4 ) 6 F 2 nanoparticles fabricated by using microwave driven hydrothermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Sobierajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7CE01454F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling nucleation and growth of nano-CaCO 3 via CO 2 sequestration by a calcium alkoxide solution to produce nanocomposites for drug delivery applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reversible Wetting in Nanopores for Thermal Expansivity Control: From Extreme Dilatation to Unprecedented Negative Thermal Expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdessamad Faik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vadim G. Kessler</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.05.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (21), pp.11499 - 11507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01613346v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01648736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithium substitution on the charge compensation, structural and luminescence properties of nanocrystalline Ca10(PO4)6F2 activated with Eu3+ ions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strain Hardening and Pore Size Harmonization by Uniaxial Densification: A Facile Approach toward Superinsulating Aerogels from Nematic Nanofibrillated 2,3-Dicarboxyl Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Liebner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (16), pp.6630-6641</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ce00320f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317475v1</w:t>
+                <w:t xml:space="preserve">hal-01994748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using a microwave stimulated wet chemistry technique</w:t>
+                <w:t xml:space="preserve">Controlling nucleation and growth of nano-CaCO 3 via CO 2 sequestration by a calcium alkoxide solution to produce nanocomposites for drug delivery applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pązik</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+                <w:t xml:space="preserve">N. G. Martin Palmqvist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CE90050J⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57, pp.426 - 434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312345v1</w:t>
+                <w:t xml:space="preserve">hal-01613346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Glass Nanoparticles: From Synthesis to Materials Design for Biomedical Applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Highly Stable Nonhysteretic {Cu 2 (tebpz) MOF+water} Molecular Spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Lei Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (21), pp.3359-3364</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma9040288⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311764v1</w:t>
+                <w:t xml:space="preserve">hal-01994778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selected solvent systems on the pore and solid structure of cellulose aerogels</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction: Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using a microwave stimulated wet chemistry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pązik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C6CE90050J⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10570-016-0896-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01317471v1</w:t>
+                <w:t xml:space="preserve">hal-01312345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly Stable Non-Hysteretic {Cu2(tebpz) MOF + Water} Molecular Spring.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dong Luo</w:t>
+                <w:t xml:space="preserve">Effect of lithium substitution on the charge compensation, structural and luminescence properties of nanocrystalline Ca10(PO4)6F2 activated with Eu3+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dan Li</w:t>
+                <w:t xml:space="preserve">Robert Pazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17, pp.3359-3364. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (19), pp.3447-3455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.201600567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00320f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01481978v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Highly Stable Nonhysteretic {Cu 2 (tebpz) MOF+water} Molecular Spring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Highly Stable Non-Hysteretic {Cu2(tebpz) MOF + Water} Molecular Spring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun-Lei Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17 (21), pp.3359-3364</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 17, pp.3359-3364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.201600567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994778v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of functionalized hybrid hydroxyapatite from phosphorite and its potential application to Pb2+ remediation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of selected solvent systems on the pore and solid structure of cellulose aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béchir Badraoui</w:t>
+                <w:t xml:space="preserve">Nicole Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+                <w:t xml:space="preserve">Leticia Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongi Debbabi</w:t>
+                <w:t xml:space="preserve">Markus Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (3), pp.621-631. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.1949-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-016-3978-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-016-0896-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311359v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary of the 3rd sol–gel conference of the CIS countries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">V. Mikhailov</w:t>
+                <w:t xml:space="preserve">Bioactive Glass Nanoparticles: From Synthesis to Materials Design for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma9040288⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994846v1</w:t>
+                <w:t xml:space="preserve">hal-01311764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium-Substituted Bioceramics Particles: A New Way to Modulate MCP-1 and Gro-α Production by Human Primary Osteoblastic Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of functionalized hybrid hydroxyapatite from phosphorite and its potential application to Pb2+ remediation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Bachoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béchir Badraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Braux</w:t>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Velard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie C. Gangloff</w:t>
+                <w:t xml:space="preserve">Mongi Debbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma9120985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (3), pp.621-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-016-3978-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01409514v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium-doped organic-inorganic hybrids towards three-dimensional scaffolds for osteogenic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Piotr Dzięgiel</w:t>
+                <w:t xml:space="preserve">Summary of the 3rd sol–gel conference of the CIS countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Agafonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Mikhailov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 80 (1), pp.233-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01336146v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and reinforcement of dual-porous biocompatible cellulose scaffolds for tissue engineering.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+                <w:t xml:space="preserve">Strontium-Substituted Bioceramics Particles: A New Way to Modulate MCP-1 and Gro-α Production by Human Primary Osteoblastic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Jourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie C. Gangloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.201500048⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (12), pp.985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma9120985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211682v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01409514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered Network of Interconnected SnO2 Nanoparticles for Excellent Lithium Ion Storage.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strontium-doped organic-inorganic hybrids towards three-dimensional scaffolds for osteogenic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Łukasz John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Podgórska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinodkumar Etacheri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
+                <w:t xml:space="preserve">Łucja Cwynar-Zając</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Caruthers</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Piotr Dzięgiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201401289⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 68, pp.117-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.05.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01211673v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptionally large and controlled effect of negative thermal expansion in porous heterogeneous lyophobic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Tsyrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Eroshenko</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Victor Stoudenets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 119, pp.10266-10272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergetic effect of temperature and pressure on energetic and structural characteristics of {ZIF-8 + water} molecular spring.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Preparation and reinforcement of dual-porous biocompatible cellulose scaffolds for tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Fischhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR01340B⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 300, pp.911-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.201500048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212096v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of zeolitic imidazolate frameworks: effect of forced water intrusion and framework flexibility dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synergetic effect of temperature and pressure on energetic and structural characteristics of {ZIF-8 + water} molecular spring.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA19879H⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, pp.8803-8810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR01340B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276541v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Laurent-Maquin</w:t>
+                <w:t xml:space="preserve">Stability of zeolitic imidazolate frameworks: effect of forced water intrusion and framework flexibility dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Eroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2217/nnm.15.12⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, RSC Advances, 5, pp.89498-89502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA19879H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211759v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intercalation of benzoxaborolate anions in layered double hydroxides: toward hybrid formulations for benzoxaborole drugs</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Ordered Network of Interconnected SnO2 Nanoparticles for Excellent Lithium Ion Storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinodkumar Etacheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Caruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm504181w⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1401289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201401289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01109256v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Porous Network and its Interface inside Geopolymers as a Function of Alkali Cation and Aging.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+                <w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Schlaubitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fricain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent-Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02340⟩</w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.785-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2217/nnm.15.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211380v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multifunctional lanthanide and silver ions co-doped nano-chlorapatites with combined spectroscopic and antimicrobial properties.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intercalation of benzoxaborolate anions in layered double hydroxides: toward hybrid formulations for benzoxaborole drugs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Wiglusz</w:t>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Drulis-Kawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Dorotkiewicz-Jach</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT00046G⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (4), pp.1242-1254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm504181w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211738v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Working Mode for Molecular Springs: Water Intrusion Induced by Cooling and Associated Isobaric Heat Capacity Change of {ZIF-8 + Water} System.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">The Porous Network and its Interface inside Geopolymers as a Function of Alkali Cation and Aging.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaroslav Melar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP03944K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.17619-17632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b02340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01211731v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of bacterial cellulose aerogels with biocompatible polymers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multifunctional lanthanide and silver ions co-doped nano-chlorapatites with combined spectroscopic and antimicrobial properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. J. Wiglusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Drulis-Kawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pircher</w:t>
+                <w:t xml:space="preserve">R. Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Veigel</w:t>
+                <w:t xml:space="preserve">K. Zawisza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aigner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Rosenau</w:t>
+                <w:t xml:space="preserve">A. Dorotkiewicz-Jach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.029⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 44, pp.6918-6925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT00046G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01080975v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water intrusion/extrusion in hydrophobized mesoporous silica gel in a wide temperature range: Capillarity, bubble nucleation and line tension effects.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Working Mode for Molecular Springs: Water Intrusion Induced by Cooling and Associated Isobaric Heat Capacity Change of {ZIF-8 + Water} System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Y. Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">V. Eroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J.P.E. Grolier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.022⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17, pp.1572-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP03944K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00987603v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray absorption spectroscopy shining (synchrotron) light onto the insertion of Zn2+ in calcium phosphate ceramics and its influence on their behaviour under biological conditions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reinforcement of bacterial cellulose aerogels with biocompatible polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Veigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aigner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosenau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.536-545. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.505-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3TB21397H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987609v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01080975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid silica nanoparticles for sequestration and luminescence detection of trivalent Rare Earth ions (Dy3+ and Nd3+) in solution.</w:t>
+                <w:t xml:space="preserve">Water intrusion/extrusion in hydrophobized mesoporous silica gel in a wide temperature range: Capillarity, bubble nucleation and line tension effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seda Demirel Topel</w:t>
+                <w:t xml:space="preserve">Ya. Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Polido Legaria</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carmen Tiseanu</w:t>
+                <w:t xml:space="preserve">O. Ievtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Rocha</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P.E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.2783. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441, pp.549-555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11051-014-2783-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099217v1</w:t>
+                <w:t xml:space="preserve">hal-00987603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General facile approach to transition metal oxides with highly uniform mesoporosity and their application as adsorbents for heavy metal ion sequestration.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">X-ray absorption spectroscopy shining (synchrotron) light onto the insertion of Zn2+ in calcium phosphate ceramics and its influence on their behaviour under biological conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.536-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3TB21397H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201402691⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01080984v1</w:t>
+                <w:t xml:space="preserve">hal-00987609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomalous negative thermal expansion in a heterogeneous condensed lyophobic system</w:t>
+                <w:t xml:space="preserve">Hybrid silica nanoparticles for sequestration and luminescence detection of trivalent Rare Earth ions (Dy3+ and Nd3+) in solution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya. G. Grosu</w:t>
+                <w:t xml:space="preserve">Seda Demirel Topel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.A. Eroshenko</w:t>
+                <w:t xml:space="preserve">Elizabeth Polido Legaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Tiseanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O.V. Ievtushenko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">João Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoparticle Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.2783. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11051-014-2783-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081005v1</w:t>
+                <w:t xml:space="preserve">hal-01099217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using microwave stimulated wet chemistry technique.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">General facile approach to transition metal oxides with highly uniform mesoporosity and their application as adsorbents for heavy metal ion sequestration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim G. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.5308-5318. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.10732-10736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4CE00197D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201402691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084131v1</w:t>
+                <w:t xml:space="preserve">hal-01080984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Glass Scaffolds Macroporosity on the Bioactive Process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anomalous negative thermal expansion in a heterogeneous condensed lyophobic system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ya. G. Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.A. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.V. Ievtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lao</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P.E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.510-517</w:t>
+              <w:t xml:space="preserve">Ukrainian Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59, pp.69-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00795655v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Organized Macroporous Bioactive Glasses: a Study of Pore Size Effect on Physicochemical Reactivity by Micro-PIXE-RBS.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using microwave stimulated wet chemistry technique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.5308-5318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CE00197D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847498v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boronate Ligands in Materials: Determining Their Local Environment by Using a Combination of IR/Solid-State NMR Spectroscopies and DFT Calculations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D Organized Macroporous Bioactive Glasses: a Study of Pore Size Effect on Physicochemical Reactivity by Micro-PIXE-RBS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeremy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.6702-6711</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784863v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the energetic characteristics of {silicalite-1 + water} repulsive clathrates in a wide temperature range.</w:t>
+                <w:t xml:space="preserve">Influence of Glass Scaffolds Macroporosity on the Bioactive Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleksii V. Ievtushenko</w:t>
+                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin A. Eroshenko</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.4451-4457</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.510-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803256v1</w:t>
+                <w:t xml:space="preserve">hal-00795655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous anataseTiO2 Nanorods as thermally robust anode materials for Li-Ion batteries: detailed insight into the formation mechanism.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boronate Ligands in Materials: Determining Their Local Environment by Using a Combination of IR/Solid-State NMR Spectroscopies and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Reinholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.A. Seisenbaeva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Daniel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Parvulescu</w:t>
+                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19, pp.17439-17444</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 19, pp.880-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940253v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Glass Nanoparticles through Sol-Gel Chemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of the energetic characteristics of {silicalite-1 + water} repulsive clathrates in a wide temperature range.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii V. Ievtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Lukowiak</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valentin A. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav G. Grosu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49, pp.6620-6622</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.4451-4457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00847518v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro PIXE-RBS for the study of Sr release at bioactive glass scaffolds/biological medium interface</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mesoporous anataseTiO2 Nanorods as thermally robust anode materials for Li-Ion batteries: detailed insight into the formation mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parvulescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.17439-17444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00803653v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution equilibrium behind the room-temperature synthesis of nanocrystalline titanium dioxide.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Bioactive Glass Nanoparticles through Sol-Gel Chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lukowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5, pp.3330-3336</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.6620-6622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813331v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00847518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of hierarchically organized porous hybrid materials</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Micro PIXE-RBS for the study of Sr release at bioactive glass scaffolds/biological medium interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c1jm14905a⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 306, pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673064v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00803653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(87)Sr solid-state NMR as a structurally sensitive tool for the investigation of materials: antiosteoporotic pharmaceuticals and bioactive glasses.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution equilibrium behind the room-temperature synthesis of nanocrystalline titanium dioxide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim G. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5, pp.3330-3336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726394v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mesostructuration on the reactivity of bioactive glasses in biological medium: a PIXE-RBS study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">(87)Sr solid-state NMR as a structurally sensitive tool for the investigation of materials: antiosteoporotic pharmaceuticals and bioactive glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2JM30880K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (30), pp.12611-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja303505g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731072v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High surface area ordered mesoporous nano-titania by rapid surfactant-free approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of mesostructuration on the reactivity of bioactive glasses in biological medium: a PIXE-RBS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V.G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (38), pp.20374 - 20380. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c2jm33977c⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 22 (38), pp.20680 - 20688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2JM30880K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731125v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of temperature on the insertion of zinc into hydroxyapatite.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multiscale characterization of hierarchically organized porous hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Huesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.12.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.2713-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm14905a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673057v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and consequences of bimodal grain-size distribution of tephra fall deposited during the August 2006 Tungurahua eruption (Ecuador)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High surface area ordered mesoporous nano-titania by rapid surfactant-free approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Troncoso</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">G. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurii K. Gun'Ko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00445-011-0517-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (38), pp.20374 - 20380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c2jm33977c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01170187v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Location in Silicate-Substituted Calcium Phosphate Ceramics Determined by Neutron Diffraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the effect of temperature on the insertion of zinc into hydroxyapatite.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Renaudin</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cg200587s⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (3), pp.1180-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00646335v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precursor-Directed Assembly of Complex Oxide Nanobeads: The Role of Strongly Coordinated Inorganic Anions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causes and consequences of bimodal grain-size distribution of tephra fall deposited during the August 2006 Tungurahua eruption (Ecuador)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Eychenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Le Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Nikonova</w:t>
+                <w:t xml:space="preserve">L. Troncoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gouhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 27 (18), pp.11622. </w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 74, pp.187-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/la2028719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00445-011-0517-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673070v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected Mechanism of Zn2+ Insertion in Calcium Phosphate Bioceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId373" w:history="1">
+                <w:t xml:space="preserve">Silicon Location in Silicate-Substituted Calcium Phosphate Ceramics Determined by Neutron Diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sheptyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.4017-4026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cg200587s⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm200537v⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00607861v1</w:t>
+                <w:t xml:space="preserve">in2p3-00646335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface Functionalization of the Metal Oxide Nanoparticles with Biologically Active Molecules Containing Phosphonate Moieties. Case Study of BaTiO 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Pazik</w:t>
+                <w:t xml:space="preserve">Unexpected Mechanism of Zn2+ Insertion in Calcium Phosphate Bioceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolf Andersson</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Sheptyakov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.3072-3085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm200537v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp2000656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01318024v1</w:t>
+                <w:t xml:space="preserve">in2p3-00607861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new insight into the dissociating effect of strontium on bone resorption and formation.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Precursor-Directed Assembly of Complex Oxide Nanobeads: The Role of Strongly Coordinated Inorganic Anions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Velard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Nikonova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.G. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.02.013⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 27 (18), pp.11622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la2028719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00607850v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00673070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of strontium-doped bioactive glass on the differentiation of cultured osteogenic cells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Surface Functionalization of the Metal Oxide Nanoparticles with Biologically Active Molecules Containing Phosphonate Moieties. Case Study of BaTiO 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Andersson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leszek Kepinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim G. Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.A. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22203/eCM.v021a11⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp2000656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00607842v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linked polyethylene@silica : the first full interpenetrating network hybrid particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new insight into the dissociating effect of strontium on bone resorption and formation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elimelech</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b923672d⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.2593-2603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2011.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00540663v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00607850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Synthesis of Hierarchically Porous Nanostructured Metal Oxide Microparticles—Potential Scaffolds for Drug Delivery and Catalysis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of strontium-doped bioactive glass on the differentiation of cultured osteogenic cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Isaac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1000683⟩</w:t>
+              <w:t xml:space="preserve">eCells and Materials Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.130-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22203/eCM.v021a11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01318017v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00607842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough analysis of silicon substitution in biphasic calcium phosphate bioceramics: A multi-technique study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Imaging Physicochemical Reactions Occurring at the Pore Surface in Binary Bioactive Glass Foams by Micro Ion Beam Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. John</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Souli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.02.034⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 2, pp.1737-1742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am1002316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00492332v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00497564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Physicochemical Reactions Occurring at the Pore Surface in Binary Bioactive Glass Foams by Micro Ion Beam Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-linked polyethylene@silica : the first full interpenetrating network hybrid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. John</w:t>
+                <w:t xml:space="preserve">M. Elimelech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Souli</w:t>
+                <w:t xml:space="preserve">F. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretto</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Avnir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 2, pp.1737-1742. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (59), pp.9515-9522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am1002316⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b923672d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00497564v1</w:t>
+                <w:t xml:space="preserve">hal-00540663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosciences and nanotechnologies: health and environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Barboux</w:t>
+                <w:t xml:space="preserve">Biomimetic Synthesis of Hierarchically Porous Nanostructured Metal Oxide Microparticles—Potential Scaffolds for Drug Delivery and Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+                <w:t xml:space="preserve">Micheal P. Moloney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Durand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Meins</w:t>
+                <w:t xml:space="preserve">Renata Tekoriute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1000683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652526v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Chemical Mapping of Relevant Trace Elements at Biomaterials/Biological Media Interfaces by Ion Beam Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Thorough analysis of silicon substitution in biphasic calcium phosphate bioceramics: A multi-technique study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Guibert</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201080001⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (8), pp.3264-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00574921v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Structure in Polymer-Based Drug Delivery Systems as Probed by Calorimetric Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosciences and nanotechnologies: health and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Barboux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lecommandoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Valot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Le Meins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 338-339, pp.112-120</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00594534v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of zinc on hydroxyapatite-mediated activation of human polymorphonuclear neutrophils and bone implant-associated acute inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Structure in Polymer-Based Drug Delivery Systems as Probed by Calorimetric Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sintes-Zydowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.11.066⟩</w:t>
+              <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.1939-1945. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.22068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00473929v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strontium substitution on the composition and microstructure of sol–gel derived calcium phosphates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Quantitative Chemical Mapping of Relevant Trace Elements at Biomaterials/Biological Media Interfaces by Ion Beam Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raissle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1854-5⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.B245-B255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201080001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00362793v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00574921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and biological fluid interaction of Sol-Gel derived Mg-substituted biphasic calcium phosphate ceramics.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effect of zinc on hydroxyapatite-mediated activation of human polymorphonuclear neutrophils and bone implant-associated acute inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31, pp.2001-2009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2009.11.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am800162a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00395419v1</w:t>
+                <w:t xml:space="preserve">in2p3-00473929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mg doping on the early steps of physico-chemical reactivity of sol-gel derived bioactive glasses in biological medium.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterization and Scintillation properties of Sol-Gel derived Lu2SiO5:Ln3+ (Ln = Ce, Eu, Tb) powders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b913771h⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31, pp.1334-1336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00432230v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and Scintillation properties of Sol-Gel derived Lu2SiO5:Ln3+ (Ln = Ce, Eu, Tb) powders</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of strontium substitution on the composition and microstructure of sol–gel derived calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2008.10.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (3), pp.287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1854-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395398v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00362793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF STRONTIUM TREATMENT ON HUMAN PRIMARY OSTEOBLASTS. HYDROXYAPATITE: A DRUG DELIVERY SYSTEM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 32 (7), pp.458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00432234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of process parameters on the properties of biocompatible ibuprofen-loaded microcapsules</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural characterization and biological fluid interaction of Sol-Gel derived Mg-substituted biphasic calcium phosphate ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sintes-Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am800162a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374579v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Strontium-based Bioactive Glasses: Physicochemical Reactivity and Delivering Capability of Biologically Active Dissolution Products</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of Mg doping on the early steps of physico-chemical reactivity of sol-gel derived bioactive glasses in biological medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b822214b⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.10473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913771h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00395384v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphonuclear neutrophil response to hydroxyapatite particles, implication in acute inflammatory reaction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of process parameters on the properties of biocompatible ibuprofen-loaded microcapsules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Valot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sintes-Zydowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 369 (1-2), pp.53-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00365180v1</w:t>
+                <w:t xml:space="preserve">hal-00374579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZINC DOPED HYDROXYAPATITE AS IMMUNOMODULATORY BIOMATERIAL</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">New Strontium-based Bioactive Glasses: Physicochemical Reactivity and Delivering Capability of Biologically Active Dissolution Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp.2940-2949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b822214b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432232v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in mesoporous materials and polymers swelling: a transient calorimetric approach</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polymorphonuclear neutrophil response to hydroxyapatite particles, implication in acute inflammatory reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b805992f⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5, pp.1708-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2009.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01318026v1</w:t>
+                <w:t xml:space="preserve">in2p3-00365180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structure of a Copper Complex of a Macrocyclic Ligand with Dissimilar HN+N(Amino)O2 and N2(Imino)O2 Inners</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ZINC DOPED HYDROXYAPATITE AS IMMUNOMODULATORY BIOMATERIAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32, pp.457</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00291630v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight into the Physicochemistry at the Interface between Sol-Gel-Derived Bioactive Glasses and Biological Medium: A PIXE-RBS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112, pp.9418. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp800583m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp800583m⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00291644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Materials doping through sol-gel chemistry: a little something can make a big difference.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (6), pp.259-271. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-007-1665-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-007-1665-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer Microstructures. Modification and Characterisation by Fluid Sorption</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Diffusion in mesoporous materials and polymers swelling: a transient calorimetric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10765-008-0386-0⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b805992f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360417v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Bioactivity in Zn-doped sol-gel derived SiO2-CaO bioactive glasses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Polymer Microstructures. Modification and Characterisation by Fluid Sorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 29, pp.1907-1920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10765-008-0386-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp8044498⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00360357v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface characterization of sol-gel derived scintillating rare-earth doped Lu2SiO5 thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+                <w:t xml:space="preserve">Synthesis and Structure of a Copper Complex of a Macrocyclic Ligand with Dissimilar HN+N(Amino)O2 and N2(Imino)O2 Inners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamboura Farba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tomasella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+                <w:t xml:space="preserve">Mohamed Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Grimblot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100, pp.012037. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/100/1/012037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10870-008-9346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291619v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-PIXE-RBS methods highlighting the influence of phosphorus on the in vitro bioactivity of sol-gel derived glass particles in the SiO2-CaO-P2O5 system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Controlled Bioactivity in Zn-doped sol-gel derived SiO2-CaO bioactive glasses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Courthéoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 266, pp.2412-2417. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (35), pp.13663-13667. </w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp8044498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00173048v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00360357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of Sol-Gel derived Sr-substituted calcium phosphates with anti-osteoporotic and anti-inflammatory properties.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Surface characterization of sol-gel derived scintillating rare-earth doped Lu2SiO5 thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grimblot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b804140g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.012037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/100/1/012037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00360355v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strontium-Delivering Glasses with Enhanced Bioactivity: A New Biomaterial for Antiosteoporotic Applications?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Micro-PIXE-RBS methods highlighting the influence of phosphorus on the in vitro bioactivity of sol-gel derived glass particles in the SiO2-CaO-P2O5 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 266, pp.2412-2417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2008.03.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm800993s⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00324183v1</w:t>
+                <w:t xml:space="preserve">in2p3-00173048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel processing of Nanostructured Inorganic Scintillating Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural characterization of Sol-Gel derived Sr-substituted calcium phosphates with anti-osteoporotic and anti-inflammatory properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Fillinchuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.3593-3600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b804140g⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2007/36392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00259294v1</w:t>
+                <w:t xml:space="preserve">hal-00360355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallization of carbon tetrachloride in confined geometries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Strontium-Delivering Glasses with Enhanced Bioactivity: A New Biomaterial for Antiosteoporotic Applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b616128f⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 20 (15), pp.4969-4973. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm800993s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00174455v1</w:t>
+                <w:t xml:space="preserve">hal-00324183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Crystallization Kinetics of In Situ Photo and Thermo Aged Poly(Ethylene Oxide) Using PhotoDSC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Sol-Gel processing of Nanostructured Inorganic Scintillating Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.36392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2007/36392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b618701c⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00154672v1</w:t>
+                <w:t xml:space="preserve">hal-00259294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Raman study of the sulfated cement hydrates: ettringite and monosulfoaluminate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallization of carbon tetrachloride in confined geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Segni</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Adil Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 136, pp.370-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b616128f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3151/jact.5.299⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00187345v1</w:t>
+                <w:t xml:space="preserve">hal-00174455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activity of a SiO2-CaO-P2O5 sol-gel glass highlighted by PIXE-RBS methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Isothermal Crystallization Kinetics of In Situ Photo and Thermo Aged Poly(Ethylene Oxide) Using PhotoDSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.03.092⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9, pp.2137-2141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b618701c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174449v1</w:t>
+                <w:t xml:space="preserve">hal-00154672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration effect on the scintillation properties of Sol-Gel derived LuBO3 doped with Eu3+ and Tb3+.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A Raman study of the sulfated cement hydrates: ettringite and monosulfoaluminate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Segni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Mentel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.10.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Advanced Concrete Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 5 (3), pp.299-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3151/jact.5.299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174446v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoporosimetry: a powerful tool to study the cross-linking in gels networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Biological activity of a SiO2-CaO-P2O5 sol-gel glass highlighted by PIXE-RBS methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-006-9115-y⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 261, pp.488-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00154680v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Tetrachloride as Thermoporometry Liquid-probe to Study the Cross linking of Styrene Copolymer Networks</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concentration effect on the scintillation properties of Sol-Gel derived LuBO3 doped with Eu3+ and Tb3+.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp055648i⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.697-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154725v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-PIXE characterization of interactions between a sol-gel derived bioactive glass and biological fluids</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Carbon Tetrachloride as Thermoporometry Liquid-probe to Study the Cross linking of Styrene Copolymer Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branislav Husar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Commereuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lukac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chmela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.12.049⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110, pp.5315-5320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp055648i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154776v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the zinc concentration of sol–gel derived zinc substituted hydroxyapatite on cytokine production by human monocytes in vitro</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermoporosimetry: a powerful tool to study the cross-linking in gels networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 27, pp.3195-3200. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.01.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-006-9115-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154734v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textural and electrochemical properties of carbon replica obtained from styryl organo-modified layered double hydroxide{</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Leroux</w:t>
+                <w:t xml:space="preserve">Micro-PIXE characterization of interactions between a sol-gel derived bioactive glass and biological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encarnacion Raymundo-Piñero</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">François Béguin</w:t>
+                <w:t xml:space="preserve">Philippe Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b600513f⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 245, pp.511-518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.12.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318042v1</w:t>
+                <w:t xml:space="preserve">hal-00154776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scintillation of Sol-Gel derived Lutetium orthophosphate doped with rare earth ions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of the zinc concentration of sol–gel derived zinc substituted hydroxyapatite on cytokine production by human monocytes in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moncef Guenounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 38, pp.97-105. </w:t>
+              <w:t xml:space="preserve">Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.3195-3200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-005-5639-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biomaterials.2006.01.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154713v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Situ Kinetics Study of the Accelerated Aging of Poly(ethylene oxide) Using PhotoDSC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+                <w:t xml:space="preserve">Textural and electrochemical properties of carbon replica obtained from styryl organo-modified layered double hydroxide{</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Encarnacion Raymundo-Piñero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Béguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp061669g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b600513f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00154707v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sol-Gel derived scintillating LuBO3 films doped with rare earth ions.</w:t>
+                <w:t xml:space="preserve">Scintillation of Sol-Gel derived Lutetium orthophosphate doped with rare earth ions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Tomasella</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 515, pp.666-669. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-005-5639-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00154764v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In Situ Kinetics Study of the Accelerated Aging of Poly(ethylene oxide) Using PhotoDSC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Morlat-Therias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Oubaha</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 110 (30), pp.14678-14684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp061669g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018588v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Characterization of Sol-Gel derived scintillating LuBO3 films doped with rare earth ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grimblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.666-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328638v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Behavior of Linear Alkanes in a Confined Medium: Toward a Calibrationless Use of Thermoporometry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Oubaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp052868n⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01318032v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des propriétés physicochimiques d'hydroxyapatites sur le comportement cellulaire. Effect of the physicochemical characteristics of hydroxyapatite on the cell behaviour.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Laquerriere</w:t>
+                <w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oubaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Grandjean-Laquerriere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">S. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Nardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Frayssinet</w:t>
+                <w:t xml:space="preserve">P. Coudray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITBM RBM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.04.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00069792v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preferential site substitution in sol-gel derived Eu 3+ doped Lu 2 SiO 5 : a combined study by X-ray absorption and luminescence spectroscopies{</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des propriétés physicochimiques d'hydroxyapatites sur le comportement cellulaire. Effect of the physicochemical characteristics of hydroxyapatite on the cell behaviour.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean-Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mansuy</w:t>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Mahiou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Frayssinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, </w:t>
+              <w:t xml:space="preserve">ITBM RBM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.200-205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b504303d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01318039v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00069792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Universal Behavior of Linear Alkanes in a Confined Medium: Toward a Calibrationless Use of Thermoporometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naima Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp052868n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330471v1</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linking of polyolefins : a study by thermoporosimetry with benzene derivatives swelling solvents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preferential site substitution in sol-gel derived Eu 3+ doped Lu 2 SiO 5 : a combined study by X-ray absorption and luminescence spectroscopies{</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Billamboz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
+                <w:t xml:space="preserve">R Mahiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b504303d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cphc.200400472⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018592v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oubaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne S. Grimault</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 351, pp.2122 2128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2005.03.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2005.03.001⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00069814v1</w:t>
+                <w:t xml:space="preserve">hal-00330471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cross-linking of polyolefins : a study by thermoporosimetry with benzene derivatives swelling solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Billamboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/j.colsurfb.2005.03.001⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200400472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018605v1</w:t>
+                <w:t xml:space="preserve">hal-00018592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and textural study of the effects of metal ions on the densification kinetics of nanoporous silica xerogels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Capoen</w:t>
+                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. L. Hench</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Anne S. Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bechara</w:t>
+                <w:t xml:space="preserve">Emmanuelle Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean-Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 345-346, pp.570-574. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (3-4), pp.205-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00269858v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00069814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raman spectroscopic investigations of the effects of Ag&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; doping on the densification of nanoporous silica xerogels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Grimault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B42, pp.205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/j.colsurfb.2005.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00269857v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photosensitivity of sol-gel derived aluminosilicate planar waveguides doped with Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; ions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural and textural study of the effects of metal ions on the densification kinetics of nanoporous silica xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. L. Hench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 345-346, pp.570-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2004.08.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279872v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00269858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of densification of porous silica gels: a structural and textural study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId475" w:history="1">
+                <w:t xml:space="preserve">Raman spectroscopic investigations of the effects of Ag&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; and Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; doping on the densification of nanoporous silica xerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 32, pp.345-348</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00279685v1</w:t>
+                <w:t xml:space="preserve">hal-00269857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopic investigations of CdS nanoparticles in sol-gel derived polymeric thin films and bulk silica matrices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Capoen</w:t>
+                <w:t xml:space="preserve">Photosensitivity of sol-gel derived aluminosilicate planar waveguides doped with Ce&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 36, pp.2565-2570</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20, pp.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00279873v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kinetics of densification of porous silica gels: a structural and textural study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kinowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bechara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.L. Hench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 291, pp.143-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00863-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279685v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spectroscopic investigations of CdS nanoparticles in sol-gel derived polymeric thin films and bulk silica matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Capoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gacoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Turrell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bouazaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 36, pp.2565-2570</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Densification and crystallization processes of aluminosilicate planar waveguides doped with rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Turrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 382, pp.81-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01696-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18278,3815 +18542,3815 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme par robocasting et post-traitements thermiques associés de pièces de cuivre de type cloisonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Favre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Réseau Initiative 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bellignat-Oyonnax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STARCH AND STARCH-HYDROXYAPATITE AEROGELS AND XEROGELS: HIERARCHICALLY STRUCTURED BIO-BASED MATERIALS FOR POTENTIALCANCELLOUS BONE REPAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Bouras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sytze Buwalda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Tillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roscelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Polysaccharides-Glycoscience 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage réactif micro-ondes de céramiques : Exemple de la porcelaine et de l'hydroxyapatite carbonatée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Journiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Peroglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées scientifique du Groupement Francophone de Densification des Matériaux par Frittage Assisté par Champ Electromagnétique (GFDM-FACE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupement Francophone de Densification des Matériaux par Frittage Assisté par Champ Electromagnétique (GFDM-FACE), Nov 2025, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05384232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification by microwave sintering of centimeter-sized porcelain objects shaped by robocasting – Influence of the sintering cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’homogénéité du frittage micro-ondes sur des pièces volumineuses en porcelaine réalisées par Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity of microwave sintering of large porcelain objects shaped by robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superparamagnetic and bioactive nanoparticles for bone cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional magnetic and bioactive glass nanoparticles for bone tissue regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Cu-substituted-hydroxyapatite potential for control of particles-induced acute inflammatory reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Siboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Ohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Biomaterials Congress (Virtual congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity and antibacterial properties of cu-doped calcium phosphate bioceramics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Biomaterials Congress (Virtual Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de nanoparticules cœur-coquille magnétiques et bioactives pour le traitement du cancer et la régénération des tissus osseux</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Cationic substitutions in calcium phosphate bioceramics : toward mimicking natural bone and beyond.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Nature Inspires, Creativity Engineers, NICE conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409031v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt biologique de biocéramiques de phosphate de calcium dopées au cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cationic substitutions in calcium phosphate bioceramics : toward mimicking natural bone and beyond.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Elaboration de nanoparticules cœur-coquille magnétiques et bioactives pour le traitement du cancer et la régénération des tissus osseux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Inspires, Creativity Engineers, NICE conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409043v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03409031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de verre bioactif pour la régénération des tissus osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DE FACTEURS LIMITANT LA SYNTHÈSE DE BIOCÉRAMIQUES À PROPRIÉTÉS CONTROLÉES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marcati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoFrROCA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of bioactivity of bioceramics through porosity engineering: a soft chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00621204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporous calcium phosphates as vectors for proteins :a PIXE-RBS analysis for spatially resolved quantitative chemical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raissle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00609993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of bioactivity in sol-gel derived porous glasses : from mesoporous glasses to glass foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00613625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinuclear solid state NMR characterization of substituted hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference and Exposition on Advanced Ceramics and Composites (ICACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Daytona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00608131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved quantitative chemical distribution of proteins incorporated in mesoporous calcium phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raissle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00613615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Structural Characterization of Substituted Hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Nassif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Ceramics ICC3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Osaka, Japan. pp.S13-026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00609272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical imaging by ion beams techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical mapping by PIXE-RBS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">First International Conference On Multifunctional, Hybrid And Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00456003v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00445335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical mapping by PIXE-RBS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId422" w:history="1">
+                <w:t xml:space="preserve">Quantitative chemical mapping of proteins distribution at the micrometer scale by ion beam analysis in mesoporous calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raissle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference On Multifunctional, Hybrid And Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00445335v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00456016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative chemical mapping of proteins distribution at the micrometer scale by ion beam analysis in mesoporous calcium phosphates</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Zinc doped hydroxyapatite as immunomodulatory biomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouthors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXXVI Annual ESAO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.457-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId663" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00456016v1</w:t>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00414664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc doped hydroxyapatite as immunomodulatory biomaterial</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical imaging by ion beams techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI Annual ESAO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.457-458</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00414664v1</w:t>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00456003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of magnesium on the physico-chemistry at the bioactive glass/biological medium interface studied by micro-PIXE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Glass Technology Annual Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00456028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulatory effect of zinc on HA-mediated activation of human polymorphonuclear neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bouthors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on Biomaterials - ESB2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00455996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF STRONTIUM TREATMENT ON HUMAN PRIMARY OSTEOBLASTS. HYDROXYAPATITE: A DRUG DELIVERY SYSTEM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI Annual ESAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.458-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00413771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of Sol-Gel derived Sr and Mg-doped calcium phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00456014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite particles-induced cytokine release by human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belaaouaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Biomaterials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Amsterdam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00365545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-ion beam analysis of physico-chemical reactions at the interface between sol-gel derived glass particles in the SiO2-CaO system and biological fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Fine tuning of the bioactivity of bioceramics : a sol-gel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Application of Surface and Interface Analysis, ECASIA'07 9-14 Septembre 2007, Bruxelles, Belgique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics, IWAC 03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00173024v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00376396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of the bioactivity of bioceramics : a sol-gel approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId323" w:history="1">
+                <w:t xml:space="preserve">Micro-ion beam analysis of physico-chemical reactions at the interface between sol-gel derived glass particles in the SiO2-CaO system and biological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics, IWAC 03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Application of Surface and Interface Analysis, ECASIA'07 9-14 Septembre 2007, Bruxelles, Belgique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.162-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00376396v1</w:t>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00173024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of porous ceramics using a calorimetric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Filinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00376451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22096,482 +22360,482 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper doped Biphasic Calcium Phosphate powders: dopant release, cytotoxicity and antibacterial property.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper doped Biphasic Calcium Phosphate powders : dopant release, cytotoxicity and antibacterial property.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biomaterials congress Virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Ion beam analysis highlighting the effect of porosity in bioactive glass scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuture 2011: Young European Biomaterial Scientists Designing a view for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00671474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel derived mesoporous bioactive glass monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22581,115 +22845,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New calorimetric approaches to the study of soft matter 3D organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.Pignataro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomorrow's Chemistry Today: Concepts in Nanoscience, Organic Materials and Environmental Chemistry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, wiley VCH, pp.237, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22699,244 +22963,244 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verres bioactifs dopés en strontium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2918658. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zn-substituted hydroxyapatite with reduced inflammatory properties and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandjean-Laquerrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 60/751,977. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22946,279 +23210,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro study of bacterial adhesion and biofilm growth on fresh, frozen, or decellularized human bone grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Villatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Di Muro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId695"/>
+      <w:footerReference w:type="default" r:id="rId703"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23365,51 +23629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zachanowicz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomaszewska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kulpa-Greszta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krzemi&#324;ski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB00998G" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826752v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Wongkamhaeng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.35477" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244748v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206690" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03735442v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacobs" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00319H" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203767v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040999" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03222652v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092393" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468967v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Marycz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka &#346;mieszek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Pielok" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Janeczek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S316240" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136366v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schimper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pachschwoell" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hettegger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071695" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879241v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marycz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alicka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polnar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis-Bartos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34488" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114297v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Sobierajska" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Wiglusz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Idczak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S256542" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.09.044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobierajska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roecken" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#281;pska" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00590-w" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03008293v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jacobs" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927209v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17127" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078624v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03598" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337099v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Plappert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Liebner" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115306" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasius Buchegger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Opietnik" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2147-y" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414227v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Rennhofer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lichtenegger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzka" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01422E" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678838v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442998v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Smid" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2018-0102" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeena Quraishi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b05226" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994738v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zawisza" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wiglusz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875430v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giacomello" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meloni" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Chorazewski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01959" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063685v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01278" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648751v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cojocaru" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tiseanu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601695" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648724v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;m. Kowalski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04809B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648745v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Mierzwa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine A. Eroshenko" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pawlus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Chora&#380;ewski" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b14422" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476479v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648729v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10010092" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994748v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648736v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Faik" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grolier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02616" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613312v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiglusz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01454F" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613346v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Martin Palmqvist" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim G. Kessler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.05.006" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317475v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00320f" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312345v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#261;zik" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal J. Wiglusz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE90050J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311764v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9040288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317471v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pircher" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carbajal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bacher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0896-z" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481978v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Li" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Lei Peng" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Luo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJQB74SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994778v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311359v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bachoua" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Badraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Debbabi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3978-3" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994846v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agafonov" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kessler" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409514v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9120985" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336146v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz John" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Podg&#243;rska" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ucja Cwynar-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dzi&#281;giel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.05.105" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211682v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fischhuber" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strauss" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500048" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211673v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodkumar Etacheri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Caruthers" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Daniel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201401289" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNB8CSQ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212086v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eroshenko" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsyrin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stoudenets" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02112" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212096v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grosu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eroshenko" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. E. Grolier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01340B" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276541v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eroshenko" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA19879H" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109256v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504181w" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211380v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Melar" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hardy-Dessources" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02340" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211738v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Wiglusz" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Drulis-Kawa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zawisza" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorotkiewicz-Jach" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00046G" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211731v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. E. Grolier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03944K" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080975v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pircher" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veigel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aigner" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenau" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.029" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987603v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Grosu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ievtushenko" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Grolier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.022" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4JZXCZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987609v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21397H" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099217v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Demirel Topel" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Polido Legaria" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2783-6" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080984v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402691" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL8P1Z22-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081005v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. G. Grosu" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eroshenko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ievtushenko" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P.E. Grolier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084131v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00197D" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795655v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847498v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Souli&#233;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784863v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203560" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii V. Ievtushenko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Eroshenko" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Grosu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiseanu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parvulescu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847518v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803653v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.019" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7B8LX31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813331v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673064v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Huesing" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm14905a" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726394v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303505g" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731072v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30880K" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seisenbaeva" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gun'Ko" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kessler" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33977c" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673057v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.12.003" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646335v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200587s" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673070v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikonova" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028719" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607861v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200537v" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318024v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andersson" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kepinski" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2000656" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607850v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouthors" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.02.013" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54G510GM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607842v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isaac" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohra" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a11" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540663v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elimelech" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avnir" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923672d" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XB2B37RT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318017v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal P. Moloney" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tekoriute" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1000683" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492332v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.02.034" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5Q08HQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497564v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1002316" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652526v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Meins" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574921v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raissle" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulie" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201080001" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVR7R7T4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594534v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sintes-Zydowicz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22068" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q97SLLBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473929v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.066" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3FDCMS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362793v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1854-5" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H27Q4P76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395419v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am800162a" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432230v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913771h" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6J9B73P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432234v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent Maquin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374579v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valot" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395384v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822214b" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B7JRTC7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365180v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.01.008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LXJ01SZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432232v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318026v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805992f" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A72F73195739A440245C0BE5882658D880C8A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291630v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamboura Farba" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaye" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9346-6" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DF3X0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291644v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800583m" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X39T0SD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291619v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimblot" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/100/1/012037" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173048v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.013" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360355v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Fillinchuk" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804140g" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D6225B9D809554348A66AA0FB4335A1898DD41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324183v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800993s" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSVCZK4T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259294v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/36392" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174455v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Meziane" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616128f" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0E42828C097EF499157457C748CF4A74AC7972E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154672v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618701c" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F83B8FBA822523895AE23122991E69B6F8E2903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187345v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Segni" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Mentel" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.5.299" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174449v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.092" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174446v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.10.017" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154680v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-9115-y" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H82H64C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154725v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Husar" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lukac" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chmela" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055648i" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154776v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.12.049" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154734v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean Laquerriere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Guenounou" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.01.024" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q78FNRG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318042v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600513f" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA133859707421605B47EB4FC08EA829E2232489/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154713v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5639-9" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154707v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061669g" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MH69Z78Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154764v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.235" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN39Z596-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318032v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bahloul" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052868n" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W57ZQW8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069792v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean-Laquerriere" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frayssinet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.04.007" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318039v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mansuy" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504303d" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4F2DA7E745B103F16039861F67F77E5EA3CC34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018592v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billamboz" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400472" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069814v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Grimault" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chassot" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018605v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grimault" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269858v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Hench" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.086" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XJ4G3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269857v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279872v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279685v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hench" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00863-8" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWLVPWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279873v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279871v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01696-5" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83KPHZBN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329414v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244566v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907713v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909653v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409002v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154971v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148628v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Siboni" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148614v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409031v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409023v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409043v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409014v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603929v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Martins" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Djelveh" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621204v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli&#233;" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609993v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;ller" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613625v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608131v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613615v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456003v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445335v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456016v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414664v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456028v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455996v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413771v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365545v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaaouaj" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173024v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2700" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376396v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376451v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filinchuk" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167393v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167491v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671474v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224942v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259296v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224711v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sautier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224823v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean-Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zachanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomaszewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kulpa-Greszta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krzemi&#324;ski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB00998G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Wongkamhaeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.35477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03735442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00319H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03222652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Marycz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka &#346;mieszek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Pielok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Janeczek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S316240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marycz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polnar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis-Bartos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Sobierajska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Wiglusz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Idczak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S256542" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.09.044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schimper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pachschwoell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hettegger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobierajska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roecken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#281;pska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00590-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03008293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Plappert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Liebner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasius Buchegger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Opietnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2147-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Rennhofer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lichtenegger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01422E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Smid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2018-0102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeena Quraishi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b05226" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zawisza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wiglusz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giacomello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Chorazewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01959" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01278" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Mierzwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine A. Eroshenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Chora&#380;ewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b14422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;m. Kowalski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04809B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cojocaru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tiseanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601695" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10010092" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiglusz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01454F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Faik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grolier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02616" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Martin Palmqvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim G. Kessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.05.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Lei Peng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#261;zik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal J. Wiglusz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE90050J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00320f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600567" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJQB74SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pircher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carbajal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bacher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0896-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311764v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9040288" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bachoua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Badraoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Debbabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3978-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agafonov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kessler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9120985" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz John" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Podg&#243;rska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ucja Cwynar-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dzi&#281;giel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.05.105" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eroshenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsyrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stoudenets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fischhuber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strauss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500048" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grosu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eroshenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. E. Grolier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01340B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eroshenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA19879H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodkumar Etacheri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Caruthers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201401289" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNB8CSQ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504181w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Melar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hardy-Dessources" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02340" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Wiglusz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Drulis-Kawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zawisza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorotkiewicz-Jach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00046G" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211731v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. E. Grolier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03944K" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pircher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veigel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aigner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.029" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987603v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Grosu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ievtushenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Grolier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4JZXCZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21397H" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099217v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Demirel Topel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Polido Legaria" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2783-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402691" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL8P1Z22-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. G. Grosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eroshenko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ievtushenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P.E. Grolier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00197D" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Souli&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203560" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803256v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii V. Ievtushenko" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Eroshenko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Grosu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiseanu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parvulescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803653v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7B8LX31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303505g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30880K" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Huesing" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm14905a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seisenbaeva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gun'Ko" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kessler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33977c" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673057v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.12.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646335v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200587s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200537v" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673070v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikonova" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028719" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318024v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andersson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kepinski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2000656" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607850v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouthors" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.02.013" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54G510GM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607842v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isaac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a11" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497564v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1002316" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elimelech" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avnir" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923672d" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XB2B37RT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318017v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal P. Moloney" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tekoriute" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1000683" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.02.034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5Q08HQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Meins" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sintes-Zydowicz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q97SLLBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574921v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raissle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201080001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVR7R7T4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473929v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.066" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3FDCMS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1854-5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H27Q4P76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent Maquin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395419v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am800162a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432230v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913771h" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6J9B73P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374579v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822214b" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B7JRTC7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.01.008" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LXJ01SZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432232v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800583m" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X39T0SD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318026v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805992f" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A72F73195739A440245C0BE5882658D880C8A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291630v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamboura Farba" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9346-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DF3X0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291619v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimblot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/100/1/012037" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173048v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.013" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360355v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Fillinchuk" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804140g" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D6225B9D809554348A66AA0FB4335A1898DD41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324183v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800993s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSVCZK4T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259294v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/36392" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Meziane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616128f" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0E42828C097EF499157457C748CF4A74AC7972E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154672v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618701c" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F83B8FBA822523895AE23122991E69B6F8E2903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187345v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Segni" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Mentel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.5.299" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174449v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.092" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174446v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.10.017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Husar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lukac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chmela" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055648i" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154680v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-9115-y" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H82H64C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154776v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.12.049" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154734v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean Laquerriere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Guenounou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.01.024" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q78FNRG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318042v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600513f" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA133859707421605B47EB4FC08EA829E2232489/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154713v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5639-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061669g" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MH69Z78Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154764v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.235" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN39Z596-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069792v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean-Laquerriere" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frayssinet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.04.007" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318032v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bahloul" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052868n" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W57ZQW8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318039v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mansuy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504303d" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4F2DA7E745B103F16039861F67F77E5EA3CC34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018592v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billamboz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400472" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069814v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Grimault" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chassot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018605v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grimault" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269858v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Hench" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.086" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XJ4G3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269857v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279872v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279685v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hench" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00863-8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWLVPWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279873v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279871v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01696-5" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83KPHZBN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244566v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907713v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909653v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409002v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154971v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148628v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Siboni" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148614v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409043v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409023v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409031v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409014v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603929v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Martins" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Djelveh" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621204v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609993v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;ller" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613625v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608131v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613615v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445335v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456016v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414664v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456003v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456028v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455996v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413771v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365545v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaaouaj" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376396v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173024v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2700" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376451v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filinchuk" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167393v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167491v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671474v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224942v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259296v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224711v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sautier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224823v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean-Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>