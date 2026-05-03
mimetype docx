--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1833,559 +1833,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Magnetic Nanoparticles Under Static Magnetic Field Improve Osteogenesis via RUNX-2 and Inhibit Osteoclastogenesis by the Induction of Apoptosis&amp;lt;/p&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Marycz</w:t>
+                <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+                <w:t xml:space="preserve">Alexandre Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begin-Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafał Wiglusz</w:t>
+                <w:t xml:space="preserve">Damien Mertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafał Idczak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+                <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15, pp.10127-10148. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (42), pp.47820-47830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2147/IJN.S256542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsami.0c12769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114297v1</w:t>
+                <w:t xml:space="preserve">hal-02984807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological properties of copper-doped biomaterials for orthopedic applications: A review of antibacterial, angiogenic and osteogenic aspects</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aerogels from Cellulose Phosphates of Low Degree of Substitution: A TBAF·H2O/DMSO Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descamps</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Schimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pachschwoell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Hettegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.09.044⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (7), pp.1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules25071695⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984809v1</w:t>
+                <w:t xml:space="preserve">hal-03136366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aerogels from Cellulose Phosphates of Low Degree of Substitution: A TBAF·H2O/DMSO Based Approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Hettegger</w:t>
+                <w:t xml:space="preserve">&amp;lt;p&amp;gt;Fe&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; Magnetic Nanoparticles Under Static Magnetic Field Improve Osteogenesis via RUNX-2 and Inhibit Osteoclastogenesis by the Induction of Apoptosis&amp;lt;/p&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Marycz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Wiglusz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafał Idczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules25071695⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15, pp.10127-10148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2147/IJN.S256542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136366v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Superparamagnetic and Bioactive Multicore–Shell Nanoparticles (γ-Fe 2 O 3 @SiO 2 -CaO): A Promising Material for Bone Cancer Treatment</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Mertz</w:t>
+                <w:t xml:space="preserve">Biological properties of copper-doped biomaterials for orthopedic applications: A review of antibacterial, angiogenic and osteogenic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Jacobs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Larquet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (42), pp.47820-47830. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.21-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsami.0c12769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2020.09.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984807v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron oxides nanoparticles (IOs) exposed to magnetic field promote expression of osteogenic markers in osteoblasts through integrin alpha-3 (INTa-3) activation, inhibits osteoclasts activity and exerts anti-inflammatory action</w:t>
               </w:r>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3014,844 +3014,844 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Insights into a Bioactive Glass Nanoparticle Synthesis Protocol To Control Its Morphology, Dispersibility, and Composition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+                <w:t xml:space="preserve">Porous lyocell powders as sound absorbers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Beaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blasius Buchegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Opietnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03598⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (2), pp.683-686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-018-2147-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078624v1</w:t>
+                <w:t xml:space="preserve">hal-02443000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous lyocell powders as sound absorbers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Blasius Buchegger</w:t>
+                <w:t xml:space="preserve">Insight into the nanostructure of anisotropic cellulose aerogels upon compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Plappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Martina Opietnik</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigrid Bernstorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fitzka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-018-2147-y⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (41), pp.8372-8380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9SM01422E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02443000v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insight into the nanostructure of anisotropic cellulose aerogels upon compression</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deeper Insights into a Bioactive Glass Nanoparticle Synthesis Protocol To Control Its Morphology, Dispersibility, and Composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (41), pp.8372-8380. </w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (3), pp.5768-5775. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9SM01422E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.8b03598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414227v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu‐doping of calcium phosphate bioceramics: From mechanism to the control of cytotoxicity</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-fibrous cellulose II aerogels of high specific surface from pulp solutions in TBAF·H2O/DMSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+                <w:t xml:space="preserve">Christian Schimper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pachschwoell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martinez</w:t>
+                <w:t xml:space="preserve">Martin Wendland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandeep Kaur</w:t>
+                <w:t xml:space="preserve">Ena Smid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65, pp.462-474. </w:t>
+              <w:t xml:space="preserve">Holzforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 73 (1), pp.65-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.10.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/hf-2018-0102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01678838v1</w:t>
+                <w:t xml:space="preserve">hal-02442998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-fibrous cellulose II aerogels of high specific surface from pulp solutions in TBAF·H2O/DMSO</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Pachschwoell</w:t>
+                <w:t xml:space="preserve">Conformal Ultrathin Coating by scCO 2 -Mediated PMMA Deposition: A Facile Approach To Add Moisture Resistance to Lightweight Ordered Nanocellulose Aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Wendland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Alexandra Neouze</w:t>
+                <w:t xml:space="preserve">Sakeena Quraishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Konnerth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Holzforschung</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/hf-2018-0102⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (7), pp.2322-2330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b05226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02442998v1</w:t>
+                <w:t xml:space="preserve">hal-01994742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Ultrathin Coating by scCO 2 -Mediated PMMA Deposition: A Facile Approach To Add Moisture Resistance to Lightweight Ordered Nanocellulose Aerogels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sven Plappert</w:t>
+                <w:t xml:space="preserve">Cu‐doping of calcium phosphate bioceramics: From mechanism to the control of cytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakeena Quraishi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+                <w:t xml:space="preserve">Amandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (7), pp.2322-2330. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65, pp.462-474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b05226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2017.10.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994742v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correction: Effects of crystalline growth on structural and luminescence properties of Ca (10−3x) Eu 2x (PO 4 ) 6 F 2 nanoparticles fabricated by using a microwave driven hydrothermal process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Sobierajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4075,77 +4075,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Plappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigrid Bernstorff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (11), pp.4411-4422. </w:t>
@@ -4196,51 +4196,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic scale modeling of iron-doped biphasic calcium phosphate bioceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Greneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4447,51 +4447,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of up-converting nano-biphasic calcium phosphate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Sobierajska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4947,395 +4947,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of crystalline growth on structural and luminescence properties of Ca (10-3x) Eu 2x (PO 4 ) 6 F 2 nanoparticles fabricated by using microwave driven hydrothermal process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rafael Wiglusz</w:t>
+                <w:t xml:space="preserve">Strain Hardening and Pore Size Harmonization by Uniaxial Densification: A Facile Approach toward Superinsulating Aerogels from Nematic Nanofibrillated 2,3-Dicarboxyl Cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sven Plappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helga Lichtenegger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Falk Liebner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (16), pp.6630-6641</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01613312v1</w:t>
+                <w:t xml:space="preserve">hal-01994748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Wetting in Nanopores for Thermal Expansivity Control: From Extreme Dilatation to Unprecedented Negative Thermal Expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessamad Faik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (21), pp.11499 - 11507. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jpcc.7b02616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01648736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain Hardening and Pore Size Harmonization by Uniaxial Densification: A Facile Approach toward Superinsulating Aerogels from Nematic Nanofibrillated 2,3-Dicarboxyl Cellulose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Falk Liebner</w:t>
+                <w:t xml:space="preserve">Effects of crystalline growth on structural and luminescence properties of Ca (10-3x) Eu 2x (PO 4 ) 6 F 2 nanoparticles fabricated by using microwave driven hydrothermal process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7CE01454F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994748v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01613312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlling nucleation and growth of nano-CaCO 3 via CO 2 sequestration by a calcium alkoxide solution to produce nanocomposites for drug delivery applications</w:t>
               </w:r>
@@ -5557,265 +5557,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01994778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using a microwave stimulated wet chemistry technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
+                <w:t xml:space="preserve">Bioactive Glass Nanoparticles: From Synthesis to Materials Design for Biomedical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Vichery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C6CE90050J⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (4), pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma9040288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01312345v1</w:t>
+                <w:t xml:space="preserve">hal-01311764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lithium substitution on the charge compensation, structural and luminescence properties of nanocrystalline Ca10(PO4)6F2 activated with Eu3+ ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+                <w:t xml:space="preserve">Impact of selected solvent systems on the pore and solid structure of cellulose aerogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pircher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schimper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Pazik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Markus Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Rennhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CrystEngComm</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (19), pp.3447-3455. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (3), pp.1949-1966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6ce00320f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-016-0896-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317475v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Stable Non-Hysteretic {Cu2(tebpz) MOF + Water} Molecular Spring.</w:t>
               </w:r>
@@ -5941,252 +5928,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01481978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selected solvent systems on the pore and solid structure of cellulose aerogels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of lithium substitution on the charge compensation, structural and luminescence properties of nanocrystalline Ca10(PO4)6F2 activated with Eu3+ ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Sobierajska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Pircher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Harald Rennhofer</w:t>
+                <w:t xml:space="preserve">Robert Pazik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Zawisza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-016-0896-z⟩</w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (19), pp.3447-3455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ce00320f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317471v1</w:t>
+                <w:t xml:space="preserve">hal-01317475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive Glass Nanoparticles: From Synthesis to Materials Design for Biomedical Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Correction: Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using a microwave stimulated wet chemistry technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Pązik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9 (4), pp.288. </w:t>
+              <w:t xml:space="preserve">CrystEngComm</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma9040288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C6CE90050J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311764v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01312345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of functionalized hybrid hydroxyapatite from phosphorite and its potential application to Pb2+ remediation</w:t>
               </w:r>
@@ -6806,307 +6806,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and reinforcement of dual-porous biocompatible cellulose scaffolds for tissue engineering.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ordered Network of Interconnected SnO2 Nanoparticles for Excellent Lithium Ion Storage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Fischhuber</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Leticia Carbajal</w:t>
+                <w:t xml:space="preserve">Vinodkumar Etacheri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Strauss</w:t>
+                <w:t xml:space="preserve">James Caruthers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mame.201500048⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.1401289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201401289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01211682v1</w:t>
+                <w:t xml:space="preserve">hal-01211673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergetic effect of temperature and pressure on energetic and structural characteristics of {ZIF-8 + water} molecular spring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.8803-8810. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5NR01340B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01212096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of zeolitic imidazolate frameworks: effect of forced water intrusion and framework flexibility dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7115,262 +7127,250 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Eroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, RSC Advances, 5, pp.89498-89502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5RA19879H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ordered Network of Interconnected SnO2 Nanoparticles for Excellent Lithium Ion Storage.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Caruthers</w:t>
+                <w:t xml:space="preserve">Preparation and reinforcement of dual-porous biocompatible cellulose scaffolds for tissue engineering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Daniel</w:t>
+                <w:t xml:space="preserve">David Fischhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Carbajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201401289⟩</w:t>
+              <w:t xml:space="preserve">Macromolecular Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 300, pp.911-924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mame.201500048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01211673v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01211682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo evaluation of the inflammatory potential of various nanoporous calcium phosphate biomaterials.</w:t>
               </w:r>
@@ -7892,64 +7892,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Working Mode for Molecular Springs: Water Intrusion Induced by Cooling and Associated Isobaric Heat Capacity Change of {ZIF-8 + Water} System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Eroshenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8003,346 +8003,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement of bacterial cellulose aerogels with biocompatible polymers</w:t>
+                <w:t xml:space="preserve">Water intrusion/extrusion in hydrophobized mesoporous silica gel in a wide temperature range: Capillarity, bubble nucleation and line tension effects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pircher</w:t>
+                <w:t xml:space="preserve">Ya. Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Veigel</w:t>
+                <w:t xml:space="preserve">O. Ievtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aigner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.P.E. Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 441, pp.549-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.029⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01080975v1</w:t>
+                <w:t xml:space="preserve">hal-00987603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water intrusion/extrusion in hydrophobized mesoporous silica gel in a wide temperature range: Capillarity, bubble nucleation and line tension effects.</w:t>
+                <w:t xml:space="preserve">Reinforcement of bacterial cellulose aerogels with biocompatible polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ya. Grosu</w:t>
+                <w:t xml:space="preserve">N. Pircher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ievtushenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">V. Eroshenko</w:t>
+                <w:t xml:space="preserve">S. Veigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aigner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rosenau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.10.022⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.505-513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987603v1</w:t>
+                <w:t xml:space="preserve">hal-01080975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray absorption spectroscopy shining (synchrotron) light onto the insertion of Zn2+ in calcium phosphate ceramics and its influence on their behaviour under biological conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandeep Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8549,51 +8549,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">General facile approach to transition metal oxides with highly uniform mesoporosity and their application as adsorbents for heavy metal ion sequestration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8786,77 +8786,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential site substitution of Eu3+ ions in Ca10(PO4)6Cl2 nanoparticles obtained using microwave stimulated wet chemistry technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafal J. Wiglusz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CrystEngComm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16, pp.5308-5318. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8992,571 +8992,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00847498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Glass Scaffolds Macroporosity on the Bioactive Process</w:t>
+                <w:t xml:space="preserve">Evolution of the energetic characteristics of {silicalite-1 + water} repulsive clathrates in a wide temperature range.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+                <w:t xml:space="preserve">Oleksii V. Ievtushenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin A. Eroshenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav G. Grosu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lao</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 117, pp.510-517</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.4451-4457</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00795655v1</w:t>
+                <w:t xml:space="preserve">hal-00803256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boronate Ligands in Materials: Determining Their Local Environment by Using a Combination of IR/Solid-State NMR Spectroscopies and DFT Calculations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesoporous anataseTiO2 Nanorods as thermally robust anode materials for Li-Ion batteries: detailed insight into the formation mechanism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+                <w:t xml:space="preserve">G.A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
+                <w:t xml:space="preserve">G. Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tiseanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Parvulescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 19, pp.880-891. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, 19, pp.17439-17444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00784863v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00940253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the energetic characteristics of {silicalite-1 + water} repulsive clathrates in a wide temperature range.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oleksii V. Ievtushenko</w:t>
+                <w:t xml:space="preserve">Boronate Ligands in Materials: Determining Their Local Environment by Using a Combination of IR/Solid-State NMR Spectroscopies and DFT Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saad Sene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin A. Eroshenko</w:t>
+                <w:t xml:space="preserve">Marc Reinholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaroslav G. Grosu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dorothée Berthomieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Zicovich-Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19, pp.880-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803256v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00784863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous anataseTiO2 Nanorods as thermally robust anode materials for Li-Ion batteries: detailed insight into the formation mechanism.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G.A. Seisenbaeva</w:t>
+                <w:t xml:space="preserve">Influence of Glass Scaffolds Macroporosity on the Bioactive Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Parvulescu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 19, pp.17439-17444</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.510-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00940253v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive Glass Nanoparticles through Sol-Gel Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lukowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9607,51 +9607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro PIXE-RBS for the study of Sr release at bioactive glass scaffolds/biological medium interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9736,51 +9736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution equilibrium behind the room-temperature synthesis of nanocrystalline titanium dioxide.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9825,451 +9825,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00813331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(87)Sr solid-state NMR as a structurally sensitive tool for the investigation of materials: antiosteoporotic pharmaceuticals and bioactive glasses.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale characterization of hierarchically organized porous hybrid materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Bonhomme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christel Gervais</w:t>
+                <w:t xml:space="preserve">Sarah Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Folliet</w:t>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicola Huesing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja303505g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (6), pp.2713-2720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1jm14905a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726394v1</w:t>
+                <w:t xml:space="preserve">hal-00673064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mesostructuration on the reactivity of bioactive glasses in biological medium: a PIXE-RBS study</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">(87)Sr solid-state NMR as a structurally sensitive tool for the investigation of materials: antiosteoporotic pharmaceuticals and bioactive glasses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Folliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pourpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2JM30880K⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 134 (30), pp.12611-12628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja303505g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00731072v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale characterization of hierarchically organized porous hybrid materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicola Huesing</w:t>
+                <w:t xml:space="preserve">Influence of mesostructuration on the reactivity of bioactive glasses in biological medium: a PIXE-RBS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 22 (6), pp.2713-2720. </w:t>
+              <w:t xml:space="preserve">, 2012, 22 (38), pp.20680 - 20688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1jm14905a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C2JM30880K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00673064v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00731072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High surface area ordered mesoporous nano-titania by rapid surfactant-free approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10640,51 +10640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sheptyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crystal Growth &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11, pp.4017-4026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10770,51 +10770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sheptyakov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.3072-3085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10965,51 +10965,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Functionalization of the Metal Oxide Nanoparticles with Biologically Active Molecules Containing Phosphonate Moieties. Case Study of BaTiO 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Pazik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolf Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11017,51 +11017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leszek Kepinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim G. Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.A. Seisenbaeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, </w:t>
@@ -11271,51 +11271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11392,51 +11392,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Physicochemical Reactions Occurring at the Pore Surface in Binary Bioactive Glass Foams by Micro Ion Beam Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11507,449 +11507,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00497564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-linked polyethylene@silica : the first full interpenetrating network hybrid particles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomimetic Synthesis of Hierarchically Porous Nanostructured Metal Oxide Microparticles—Potential Scaffolds for Drug Delivery and Catalysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gulaim A. Seisenbaeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Elimelech</w:t>
+                <w:t xml:space="preserve">Micheal P. Moloney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Tekoriute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b923672d⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la1000683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00540663v1</w:t>
+                <w:t xml:space="preserve">hal-01318017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic Synthesis of Hierarchically Porous Nanostructured Metal Oxide Microparticles—Potential Scaffolds for Drug Delivery and Catalysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Thorough analysis of silicon substitution in biphasic calcium phosphate bioceramics: A multi-technique study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la1000683⟩</w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (8), pp.3264-3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318017v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00492332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough analysis of silicon substitution in biphasic calcium phosphate bioceramics: A multi-technique study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-linked polyethylene@silica : the first full interpenetrating network hybrid particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Elimelech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Hardy-Dessources</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Babonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Avnir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 6 (8), pp.3264-3274. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (59), pp.9515-9522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2010.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b923672d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492332v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00540663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanosciences and nanotechnologies: health and environment</w:t>
               </w:r>
@@ -12099,51 +12099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sintes-Zydowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1939-1945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12228,51 +12228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raissle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12592,544 +12592,544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of strontium substitution on the composition and microstructure of sol–gel derived calcium phosphates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Renaudin</w:t>
+                <w:t xml:space="preserve">Structural characterization and biological fluid interaction of Sol-Gel derived Mg-substituted biphasic calcium phosphate ceramics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 51 (3), pp.287. </w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.505-513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10971-008-1854-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/am800162a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00362793v1</w:t>
+                <w:t xml:space="preserve">hal-00395419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EFFECT OF STRONTIUM TREATMENT ON HUMAN PRIMARY OSTEOBLASTS. HYDROXYAPATITE: A DRUG DELIVERY SYSTEM?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Guillaume</w:t>
+                <w:t xml:space="preserve">Influence of Mg doping on the early steps of physico-chemical reactivity of sol-gel derived bioactive glasses in biological medium.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.10473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b913771h⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432234v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization and biological fluid interaction of Sol-Gel derived Mg-substituted biphasic calcium phosphate ceramics.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Renaudin</w:t>
+                <w:t xml:space="preserve">EFFECT OF STRONTIUM TREATMENT ON HUMAN PRIMARY OSTEOBLASTS. HYDROXYAPATITE: A DRUG DELIVERY SYSTEM?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurent Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Journal of Artificial Organs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (7), pp.458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395419v1</w:t>
+                <w:t xml:space="preserve">hal-00432234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Mg doping on the early steps of physico-chemical reactivity of sol-gel derived bioactive glasses in biological medium.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Soulié</w:t>
+                <w:t xml:space="preserve">Effect of strontium substitution on the composition and microstructure of sol–gel derived calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Renaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.10473. </w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 51 (3), pp.287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b913771h⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10971-008-1854-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432230v1</w:t>
+                <w:t xml:space="preserve">in2p3-00362793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of process parameters on the properties of biocompatible ibuprofen-loaded microcapsules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13180,51 +13180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Strontium-based Bioactive Glasses: Physicochemical Reactivity and Delivering Capability of Biologically Active Dissolution Products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13455,51 +13455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZINC DOPED HYDROXYAPATITE AS IMMUNOMODULATORY BIOMATERIAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurent Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13567,51 +13567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight into the Physicochemistry at the Interface between Sol-Gel-Derived Bioactive Glasses and Biological Medium: A PIXE-RBS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13735,51 +13735,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Kinowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (6), pp.259-271. </w:t>
@@ -13823,444 +13823,444 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion in mesoporous materials and polymers swelling: a transient calorimetric approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and Structure of a Copper Complex of a Macrocyclic Ligand with Dissimilar HN+N(Amino)O2 and N2(Imino)O2 Inners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamboura Farba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Gaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Mentre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b805992f⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 38 (6), pp.471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10870-008-9346-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01318026v1</w:t>
+                <w:t xml:space="preserve">hal-00291630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer Microstructures. Modification and Characterisation by Fluid Sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine A.E. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 29, pp.1907-1920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10765-008-0386-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Structure of a Copper Complex of a Macrocyclic Ligand with Dissimilar HN+N(Amino)O2 and N2(Imino)O2 Inners</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion in mesoporous materials and polymers swelling: a transient calorimetric approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Mentre</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Grolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Crystallography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 38 (6), pp.471. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10870-008-9346-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b805992f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291630v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01318026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Bioactivity in Zn-doped sol-gel derived SiO2-CaO bioactive glasses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14462,51 +14462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PIXE-RBS methods highlighting the influence of phosphorus on the in vitro bioactivity of sol-gel derived glass particles in the SiO2-CaO-P2O5 system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14721,51 +14721,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strontium-Delivering Glasses with Enhanced Bioactivity: A New Biomaterial for Antiosteoporotic Applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14928,77 +14928,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of carbon tetrachloride in confined geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Meziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faraday Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 136, pp.370-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15070,64 +15070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9, pp.2137-2141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15301,261 +15301,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00187345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological activity of a SiO2-CaO-P2O5 sol-gel glass highlighted by PIXE-RBS methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lao</w:t>
+                <w:t xml:space="preserve">Concentration effect on the scintillation properties of Sol-Gel derived LuBO3 doped with Eu3+ and Tb3+.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dujardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 261, pp.488-493. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29, pp.697-702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.03.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174449v1</w:t>
+                <w:t xml:space="preserve">hal-00174446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration effect on the scintillation properties of Sol-Gel derived LuBO3 doped with Eu3+ and Tb3+.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+                <w:t xml:space="preserve">Biological activity of a SiO2-CaO-P2O5 sol-gel glass highlighted by PIXE-RBS methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rachid Mahiou</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 29, pp.697-702. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 261, pp.488-493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.10.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2007.03.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00174446v1</w:t>
+                <w:t xml:space="preserve">hal-00174449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon Tetrachloride as Thermoporometry Liquid-probe to Study the Cross linking of Styrene Copolymer Networks</w:t>
               </w:r>
@@ -15688,64 +15688,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoporosimetry: a powerful tool to study the cross-linking in gels networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre E. Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 40, pp.191-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15791,51 +15791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-PIXE characterization of interactions between a sol-gel derived bioactive glass and biological fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16352,51 +16352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gardette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 110 (30), pp.14678-14684. </w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
@@ -16436,691 +16436,691 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00154707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Sol-Gel derived scintillating LuBO3 films doped with rare earth ions.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leon Gengembre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Grimblot</w:t>
+                <w:t xml:space="preserve">Mohamed Oubaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.235⟩</w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 28, pp.502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154764v1</w:t>
+                <w:t xml:space="preserve">hal-00018588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the guiding performances of near infrared organic/inorganic channel waveguides.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Etienne</w:t>
+                <w:t xml:space="preserve">Characterization of Sol-Gel derived scintillating LuBO3 films doped with rare earth ions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Mansuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tomasella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Mahiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boutinaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Coudray</w:t>
+                <w:t xml:space="preserve">Leon Gengembre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Grimblot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 515, pp.666-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.12.235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2005.03.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00018588v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t>
+                <w:t xml:space="preserve">Universal Behavior of Linear Alkanes in a Confined Medium: Toward a Calibrationless Use of Thermoporometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Oubaha</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Coudray</w:t>
+                <w:t xml:space="preserve">Naima Bahloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp052868n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328638v1</w:t>
+                <w:t xml:space="preserve">hal-01318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des propriétés physicochimiques d'hydroxyapatites sur le comportement cellulaire. Effect of the physicochemical characteristics of hydroxyapatite on the cell behaviour.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean-Laquerriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId571" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Frayssinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITBM RBM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 1, pp.200-205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rbmret.2005.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00069792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Behavior of Linear Alkanes in a Confined Medium: Toward a Calibrationless Use of Thermoporometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sol-Gel Derived Organic and Inorganic Hybrid Materials for photonic applications: Contribution to the correlation between the material structure and the transmission in the near Infrared Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Oubaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naima Bahloul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Baba</w:t>
+                <w:t xml:space="preserve">S. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Coudray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp052868n⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sol-Gel Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (2), pp.241-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10971-005-5619-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01318032v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferential site substitution in sol-gel derived Eu 3+ doped Lu 2 SiO 5 : a combined study by X-ray absorption and luminescence spectroscopies{</w:t>
               </w:r>
@@ -17222,77 +17222,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic characterisation of sol-gel organo-siloxane materials synthesised from aliphatic and aromatic alkoxysilanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oubaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17403,51 +17403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ChemPhysChem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17475,295 +17475,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne S. Grimault</w:t>
+                <w:t xml:space="preserve">Anne Sophie Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Grandjean-Laquerriere</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 42 (3-4), pp.205-10. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, B42, pp.205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2005.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1006/j.colsurfb.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00069814v1</w:t>
+                <w:t xml:space="preserve">hal-00018605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">STEM and EDXS characterisation of physico-chemical reactions at the periphery of sol-gel derived Zn-substituted hydroxyapatites during interactions with biological fluids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Grimault</w:t>
+                <w:t xml:space="preserve">Anne S. Grimault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexia Grandjean Laquerriere</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Grandjean-Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, B42, pp.205. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 42 (3-4), pp.205-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/j.colsurfb.2005.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2005.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018605v1</w:t>
+                <w:t xml:space="preserve">inserm-00069814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and textural study of the effects of metal ions on the densification kinetics of nanoporous silica xerogels</w:t>
               </w:r>
@@ -18226,112 +18226,100 @@
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 291, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0022-3093(01)00863-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic investigations of CdS nanoparticles in sol-gel derived polymeric thin films and bulk silica matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Capoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gacoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18359,73 +18347,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 36, pp.2565-2570</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Densification and crystallization processes of aluminosilicate planar waveguides doped with rare-earth ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18457,82 +18445,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bouazaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 382, pp.81-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6090(00)01696-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18542,785 +18518,785 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en forme par robocasting et post-traitements thermiques associés de pièces de cuivre de type cloisonnés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ulysse Gaumet</w:t>
+                <w:t xml:space="preserve">Julien Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Réseau Initiative 3D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Bellignat-Oyonnax, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STARCH AND STARCH-HYDROXYAPATITE AEROGELS AND XEROGELS: HIERARCHICALLY STRUCTURED BIO-BASED MATERIALS FOR POTENTIALCANCELLOUS BONE REPAIR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Bouras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sytze Buwalda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Bouras</w:t>
+                <w:t xml:space="preserve">Yannick Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId626" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Roscelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Polysaccharides-Glycoscience 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Prague (Czech Republic), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05428058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage réactif micro-ondes de céramiques : Exemple de la porcelaine et de l'hydroxyapatite carbonatée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Densification by microwave sintering of centimeter-sized porcelain objects shaped by robocasting – Influence of the sintering cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulysse Gaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Petit</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jenny Faucheu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5èmes Journées scientifique du Groupement Francophone de Densification des Matériaux par Frittage Assisté par Champ Electromagnétique (GFDM-FACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupement Francophone de Densification des Matériaux par Frittage Assisté par Champ Electromagnétique (GFDM-FACE), Nov 2025, Talence (33), France</w:t>
+              <w:t xml:space="preserve">19th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dresde, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384232v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densification by microwave sintering of centimeter-sized porcelain objects shaped by robocasting – Influence of the sintering cell</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId621" w:history="1">
+                <w:t xml:space="preserve">Frittage réactif micro-ondes de céramiques : Exemple de la porcelaine et de l'hydroxyapatite carbonatée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Journiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Peroglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dresde, Germany</w:t>
+              <w:t xml:space="preserve">5èmes Journées scientifique du Groupement Francophone de Densification des Matériaux par Frittage Assisté par Champ Electromagnétique (GFDM-FACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupement Francophone de Densification des Matériaux par Frittage Assisté par Champ Electromagnétique (GFDM-FACE), Nov 2025, Talence (33), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05244566v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’homogénéité du frittage micro-ondes sur des pièces volumineuses en porcelaine réalisées par Robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04907713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogeneity of microwave sintering of large porcelain objects shaped by robocasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulysse Gaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId621" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Shaping 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Superparamagnetic and bioactive nanoparticles for bone cancer treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florestan Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19349,87 +19325,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermag 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, ONLINE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional magnetic and bioactive glass nanoparticles for bone tissue regeneration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19444,306 +19420,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Journée TGI-TECHMED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Cu-substituted-hydroxyapatite potential for control of particles-induced acute inflammatory reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Siboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Ohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Siboni</w:t>
+                <w:t xml:space="preserve">Aurélie Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Biomaterials Congress (Virtual congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cytotoxicity and antibacterial properties of cu-doped calcium phosphate bioceramics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Biomaterials Congress (Virtual Congress)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cationic substitutions in calcium phosphate bioceramics : toward mimicking natural bone and beyond.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19765,110 +19741,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Inspires, Creativity Engineers, NICE conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt biologique de biocéramiques de phosphate de calcium dopées au cuivre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19890,106 +19866,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de nanoparticules cœur-coquille magnétiques et bioactives pour le traitement du cancer et la régénération des tissus osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Kesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20018,73 +19994,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticules de verre bioactif pour la régénération des tissus osseux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vichery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20113,208 +20089,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03409014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECHERCHE DE FACTEURS LIMITANT LA SYNTHÈSE DE BIOCÉRAMIQUES À PROPRIÉTÉS CONTROLÉES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marcati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId652" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gholamreza Djelveh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoFrROCA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bacau, Roumanie, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine tuning of bioactivity of bioceramics through porosity engineering: a soft chemistry approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20329,225 +20305,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS 2011 Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00621204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporous calcium phosphates as vectors for proteins :a PIXE-RBS analysis for spatially resolved quantitative chemical imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raissle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Möller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Anselme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Second International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00609993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of bioactivity in sol-gel derived porous glasses : from mesoporous glasses to glass foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. John</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20575,113 +20551,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00613625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multinuclear solid state NMR characterization of substituted hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20700,73 +20676,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34th International Conference and Exposition on Advanced Ceramics and Composites (ICACC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Daytona, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00608131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially resolved quantitative chemical distribution of proteins incorporated in mesoporous calcium phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Raissle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20808,212 +20784,212 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (EMRS 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00613615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Better Structural Characterization of Substituted Hydroxyapatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nassif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Wang</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Congress on Ceramics ICC3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Osaka, Japan. pp.S13-026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00609272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical mapping by PIXE-RBS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21041,106 +21017,106 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Conference On Multifunctional, Hybrid And Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00445335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative chemical mapping of proteins distribution at the micrometer scale by ion beam analysis in mesoporous calcium phosphates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical imaging by ion beams techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -21149,306 +21125,306 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00456016v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00456003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zinc doped hydroxyapatite as immunomodulatory biomaterial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Bouthors</w:t>
+                <w:t xml:space="preserve">Quantitative chemical mapping of proteins distribution at the micrometer scale by ion beam analysis in mesoporous calcium phosphates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Raissle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soulie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXVI Annual ESAO Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.457-458</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00414664v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00456016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomineralization onto the surface of sol-gel derived doped bioactive glasses : chemical imaging by ion beams techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+                <w:t xml:space="preserve">Zinc doped hydroxyapatite as immunomodulatory biomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Laurent-Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bouthors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">XXXVI Annual ESAO Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.457-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00456003v1</w:t>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00414664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of magnesium on the physico-chemistry at the bioactive glass/biological medium interface studied by micro-PIXE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Soulie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21477,73 +21453,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Society of Glass Technology Annual Conference 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00456028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulatory effect of zinc on HA-mediated activation of human polymorphonuclear neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21602,73 +21578,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd European Conference on Biomaterials - ESB2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00455996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EFFECT OF STRONTIUM TREATMENT ON HUMAN PRIMARY OSTEOBLASTS. HYDROXYAPATITE: A DRUG DELIVERY SYSTEM?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21727,113 +21703,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVI Annual ESAO Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Compiègne, France. pp.458-458</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00413771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of Sol-Gel derived Sr and Mg-doped calcium phosphates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21848,73 +21824,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00456014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydroxyapatite particles-induced cytokine release by human neutrophils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21936,362 +21912,362 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Belaaouaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Biomaterials Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Amsterdam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00365545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine tuning of the bioactivity of bioceramics : a sol-gel approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Micro-ion beam analysis of physico-chemical reactions at the interface between sol-gel derived glass particles in the SiO2-CaO system and biological fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Moretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics, IWAC 03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Application of Surface and Interface Analysis, ECASIA'07 9-14 Septembre 2007, Bruxelles, Belgique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Bruxelles, Belgium. pp.162-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00376396v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00173024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-ion beam analysis of physico-chemical reactions at the interface between sol-gel derived glass particles in the SiO2-CaO system and biological fluids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId333" w:history="1">
+                <w:t xml:space="preserve">Fine tuning of the bioactivity of bioceramics : a sol-gel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Jallot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Application of Surface and Interface Analysis, ECASIA'07 9-14 Septembre 2007, Bruxelles, Belgique.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Advanced Ceramics, IWAC 03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00173024v1</w:t>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00376396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale characterization of porous ceramics using a calorimetric approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Filinchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22306,51 +22282,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Workshop on Advanced Ceramics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00376451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22360,328 +22336,328 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper doped Biphasic Calcium Phosphate powders: dopant release, cytotoxicity and antibacterial property.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Ecole Doctorale SVSAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper doped Biphasic Calcium Phosphate powders : dopant release, cytotoxicity and antibacterial property.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Renaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">World Biomaterials congress Virtuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Ion beam analysis highlighting the effect of porosity in bioactive glass scaffolds for bone tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joséphine Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22696,73 +22672,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biofuture 2011: Young European Biomaterial Scientists Designing a view for the future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00671474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sol-Gel derived mesoporous bioactive glass monoliths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Courthéoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22791,51 +22767,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV International Sol-Gel Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22845,115 +22821,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New calorimetric approaches to the study of soft matter 3D organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Baba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B.Pignataro. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomorrow's Chemistry Today: Concepts in Nanoscience, Organic Materials and Environmental Chemistry,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, wiley VCH, pp.237, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00259296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22963,192 +22939,192 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verres bioactifs dopés en strontium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Sautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Isaac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR 2918658. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Zn-substituted hydroxyapatite with reduced inflammatory properties and uses thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laquerrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grandjean-Laquerrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Jallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23156,51 +23132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US 60/751,977. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00224823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23210,196 +23186,196 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro study of bacterial adhesion and biofilm growth on fresh, frozen, or decellularized human bone grafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Villatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Fassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Villatte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Roger Erivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Nedelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magmatic and phreatomagmatic contributions on the ash-dominated basaltic eruptions: Insights from the April and November–December 2005 paroxysmal events at Karthala volcano, Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Thivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Gurioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23424,65 +23400,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId703"/>
+      <w:footerReference w:type="default" r:id="rId701"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23629,51 +23605,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zachanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomaszewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kulpa-Greszta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krzemi&#324;ski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB00998G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Wongkamhaeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.35477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03735442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00319H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03222652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Marycz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka &#346;mieszek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Pielok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Janeczek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S316240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marycz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polnar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis-Bartos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Sobierajska" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Wiglusz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Idczak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S256542" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984809v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.09.044" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136366v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schimper" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pachschwoell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hettegger" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071695" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobierajska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roecken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#281;pska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00590-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03008293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Plappert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Liebner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078624v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03598" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443000v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasius Buchegger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Opietnik" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2147-y" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414227v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Rennhofer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lichtenegger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzka" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01422E" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442998v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Smid" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2018-0102" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994742v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeena Quraishi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b05226" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zawisza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wiglusz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giacomello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Chorazewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01959" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01278" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Mierzwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine A. Eroshenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Chora&#380;ewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b14422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;m. Kowalski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04809B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cojocaru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tiseanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601695" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10010092" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613312v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiglusz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01454F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Faik" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grolier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02616" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994748v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Martin Palmqvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim G. Kessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.05.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Lei Peng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312345v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#261;zik" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal J. Wiglusz" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE90050J" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317475v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00320f" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600567" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJQB74SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317471v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pircher" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carbajal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bacher" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0896-z" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311764v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9040288" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bachoua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Badraoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Debbabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3978-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agafonov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kessler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9120985" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz John" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Podg&#243;rska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ucja Cwynar-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dzi&#281;giel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.05.105" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eroshenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsyrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stoudenets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211682v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fischhuber" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strauss" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500048" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212096v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grosu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eroshenko" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. E. Grolier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01340B" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eroshenko" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA19879H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211673v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodkumar Etacheri" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Caruthers" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Daniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201401289" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNB8CSQ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504181w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Melar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hardy-Dessources" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02340" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Wiglusz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Drulis-Kawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zawisza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorotkiewicz-Jach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00046G" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211731v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. E. Grolier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03944K" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080975v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pircher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veigel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aigner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.029" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987603v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Grosu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ievtushenko" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Grolier" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4JZXCZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21397H" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099217v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Demirel Topel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Polido Legaria" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2783-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402691" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL8P1Z22-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. G. Grosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eroshenko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ievtushenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P.E. Grolier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00197D" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Souli&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795655v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784863v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203560" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803256v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii V. Ievtushenko" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Eroshenko" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Grosu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940253v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiseanu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parvulescu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803653v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7B8LX31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726394v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303505g" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731072v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30880K" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673064v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Huesing" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm14905a" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seisenbaeva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gun'Ko" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kessler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33977c" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673057v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.12.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646335v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200587s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200537v" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673070v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikonova" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028719" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318024v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andersson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kepinski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2000656" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607850v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouthors" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.02.013" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54G510GM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607842v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isaac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a11" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497564v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1002316" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540663v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elimelech" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avnir" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923672d" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XB2B37RT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318017v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal P. Moloney" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tekoriute" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1000683" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492332v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.02.034" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5Q08HQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Meins" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sintes-Zydowicz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q97SLLBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574921v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raissle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201080001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVR7R7T4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473929v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.066" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3FDCMS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362793v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1854-5" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H27Q4P76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432234v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent Maquin" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395419v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am800162a" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432230v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913771h" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6J9B73P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374579v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822214b" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B7JRTC7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.01.008" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LXJ01SZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432232v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800583m" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X39T0SD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318026v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805992f" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A72F73195739A440245C0BE5882658D880C8A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291630v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamboura Farba" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaye" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9346-6" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DF3X0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291619v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimblot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/100/1/012037" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173048v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.013" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360355v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Fillinchuk" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804140g" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D6225B9D809554348A66AA0FB4335A1898DD41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324183v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800993s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSVCZK4T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259294v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/36392" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Meziane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616128f" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0E42828C097EF499157457C748CF4A74AC7972E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154672v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618701c" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F83B8FBA822523895AE23122991E69B6F8E2903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187345v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Segni" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Mentel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.5.299" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174449v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.092" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174446v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.10.017" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Husar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lukac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chmela" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055648i" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154680v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-9115-y" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H82H64C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154776v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.12.049" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154734v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean Laquerriere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Guenounou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.01.024" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q78FNRG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318042v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600513f" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA133859707421605B47EB4FC08EA829E2232489/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154713v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5639-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061669g" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MH69Z78Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154764v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.235" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN39Z596-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069792v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean-Laquerriere" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frayssinet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.04.007" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318032v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bahloul" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052868n" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W57ZQW8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318039v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mansuy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504303d" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4F2DA7E745B103F16039861F67F77E5EA3CC34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018592v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billamboz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400472" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069814v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Grimault" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chassot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018605v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grimault" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269858v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Hench" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.086" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XJ4G3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269857v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279872v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279685v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hench" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00863-8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLWLVPWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279873v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279871v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01696-5" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-83KPHZBN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244566v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907713v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909653v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409002v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154971v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148628v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Siboni" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148614v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409043v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409023v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409031v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409014v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603929v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Martins" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Djelveh" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621204v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli&#233;" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609993v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;ller" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613625v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608131v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613615v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445335v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456016v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414664v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456003v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456028v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455996v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413771v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365545v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaaouaj" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376396v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173024v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2700" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376451v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filinchuk" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167393v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167491v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671474v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224942v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259296v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224711v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sautier" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224823v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean-Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574816v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Muratet-Maraval" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Bagur" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chennell" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vichery" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charbonnel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6NR00763E" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520183v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Borbon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2026.181551" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242451v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Metcalfe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Druitt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Pank" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Kutterolf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Preine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.ads9642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05318222v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Zachanowicz" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tomaszewska" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Kulpa-Greszta" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Krzemi&#324;ski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Nedelec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5TB00998G" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florestan Vergnaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahad El Abbassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Wittrant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Marie Nedelec" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202501277" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826752v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lyssa Cambronel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kan Wongkamhaeng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Blavignac" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Forestier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.35477" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04244748v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benhur Mekonnen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206690" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03735442v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kesse" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Jacobs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Perton" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begin-Colin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2BM00319H" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041754v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Requena" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ahoulou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barbot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darine Kaddour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano12234237" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03203767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Perret" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Nedelec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11040999" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03222652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Renaudin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14092393" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468967v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Marycz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka &#346;mieszek" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Pielok" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Janeczek" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S316240" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879241v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marycz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alicka" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kornicka-Garbowska" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polnar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lis-Bartos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.b.34488" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Adam" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mertz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.0c12769" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136366v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schimper" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pachschwoell" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Hettegger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Alexandra Neouze" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25071695" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114297v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Sobierajska" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Wiglusz" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#322; Idczak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/IJN.S256542" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02984809v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Descamps" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2020.09.044" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03136380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sobierajska" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roecken" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. K&#281;pska" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12951-020-00590-w" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02930441v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thivet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gurioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Di Muro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Besson" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-020-01398-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03008293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vichery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Jacobs" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsabm.0c00036" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927209v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gomes" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Petit" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lawrence Fr&#233;zet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Gharzouni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17127" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337099v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Plappert" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Liebner" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Konnerth" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115306" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Beaumont" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blasius Buchegger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Opietnik" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2147-y" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414227v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Rennhofer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Lichtenegger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Bernstorff" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fitzka" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9SM01422E" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078624v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.8b03598" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442998v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Wendland" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ena Smid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hf-2018-0102" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994742v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakeena Quraishi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b05226" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678838v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martinez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandeep Kaur" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.10.028" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Zawisza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Wiglusz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875430v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Grosu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giacomello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Meloni" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Gonz&#225;lez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslaw Chorazewski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b01959" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063685v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01278" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476479v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Greneche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648745v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Mierzwa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine A. Eroshenko" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pawlus" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miros&#322;aw Chora&#380;ewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.6b14422" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648724v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert&#160;m. Kowalski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7RA04809B" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648751v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim Seisenbaeva" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cojocaru" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Jurca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Tiseanu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/slct.201601695" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina M&#246;ller-Siegert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Parmentier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laquerriere" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ouadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Raissle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm-2017-0158" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648729v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma10010092" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994748v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648736v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessamad Faik" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Grolier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.7b02616" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613312v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wiglusz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7CE01454F" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613346v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. G. Martin Palmqvist" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gulaim A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim G. Kessler" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2017.05.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994778v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mian Li" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Lei Peng" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Luo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Li" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311764v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9040288" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317471v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pircher" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Carbajal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Bacher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-016-0896-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481978v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.201600567" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PJQB74SP-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317475v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Pazik" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ce00320f" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312345v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert P&#261;zik" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal J. Wiglusz" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CE90050J" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311359v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Bachoua" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir Badraoui" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Leroux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mongi Debbabi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-016-3978-3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994846v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Agafonov" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kessler" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mikhailov" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409514v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Jourdain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie C. Gangloff" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma9120985" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336146v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz John" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Podg&#243;rska" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ucja Cwynar-Zaj&#261;c" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Dzi&#281;giel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.05.105" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212086v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Eroshenko" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Tsyrin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Stoudenets" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02112" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211673v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinodkumar Etacheri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Caruthers" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Daniel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201401289" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BNB8CSQ4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212096v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Grosu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renaudin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Eroshenko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. E. Grolier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR01340B" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276541v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre E. Grolier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Eroshenko" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA19879H" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Fischhuber" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Strauss" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mame.201500048" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211759v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Schlaubitz" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fricain" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent-Maquin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.15.12" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109256v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Sene" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Gervais" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm504181w" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211380v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Melar" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Hardy-Dessources" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b02340" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211738v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Wiglusz" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Drulis-Kawa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pazik" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zawisza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dorotkiewicz-Jach" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT00046G" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211731v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. E. Grolier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP03944K" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987603v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. Grosu" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ievtushenko" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.E. Grolier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.10.022" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4JZXCZ7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080975v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pircher" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Veigel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aigner" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rosenau" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.04.029" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987609v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3TB21397H" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099217v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seda Demirel Topel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Polido Legaria" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Rocha" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-014-2783-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01080984v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201402691" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GL8P1Z22-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081005v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya. G. Grosu" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Eroshenko" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.V. Ievtushenko" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P.E. Grolier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084131v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CE00197D" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847498v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Souli&#233;" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jallot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803256v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii V. Ievtushenko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin A. Eroshenko" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav G. Grosu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940253v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A. Seisenbaeva" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tiseanu" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Parvulescu" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784863v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Reinholdt" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Berthomieu" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Zicovich-Wilson" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203560" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795655v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Lacroix" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lao" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847518v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lukowiak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00803653v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lacroix" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.10.019" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S7B8LX31-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813331v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hartmann" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Baba" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Huesing" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1jm14905a" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726394v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bonhomme" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Folliet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja303505g" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731072v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2JM30880K" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00731125v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seisenbaeva" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurii K. Gun'Ko" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.G. Kessler" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm33977c" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673057v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.12.003" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170187v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Le Pennec" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Troncoso" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-011-0517-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LTQN6RR7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00646335v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gomes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sheptyakov" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg200587s" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm200537v" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00673070v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Nikonova" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la2028719" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318024v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Andersson" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leszek Kepinski" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp2000656" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607850v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guillaume" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouthors" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2011.02.013" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-54G510GM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00607842v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Isaac" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nohra" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22203/eCM.v021a11" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00497564v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. John" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am1002316" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318017v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheal P. Moloney" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Tekoriute" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la1000683" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492332v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2010.02.034" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5Q08HQ1-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540663v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elimelech" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Babonneau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Avnir" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b923672d" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-XB2B37RT-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652526v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barboux" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonnet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Durand" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lecommandoux" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Meins" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594534v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Valot" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sintes-Zydowicz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.22068" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Q97SLLBK-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00574921v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Raissle" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soulie" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guibert" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201080001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MVR7R7T4-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00473929v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Laurent-Maquin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2009.11.066" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N3FDCMS3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395398v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Mansuy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dujardin" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Mahiou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.10.008" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395419v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am800162a" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432230v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b913771h" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-X6J9B73P-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432234v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurent Maquin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00362793v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-008-1854-5" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H27Q4P76-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374579v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Valot" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00395384v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b822214b" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-B7JRTC7S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365180v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bouthors" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2009.01.008" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LXJ01SZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432232v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Velard" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291644v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp800583m" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-X39T0SD0-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381669v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Courth&#233;oux" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kinowski" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-007-1665-0" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-78H5VD24-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291630v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamboura Farba" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Gaye" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10870-008-9346-6" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-18DF3X0W-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360417v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine A.E. Boyer" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10765-008-0386-0" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q54Z6TBR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318026v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b805992f" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A72F73195739A440245C0BE5882658D880C8A88/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360357v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp8044498" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZGV01TL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291619v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tomasella" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grimblot" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/100/1/012037" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173048v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moretto" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2008.03.013" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360355v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Fillinchuk" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b804140g" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C0D6225B9D809554348A66AA0FB4335A1898DD41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324183v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm800993s" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GSVCZK4T-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259294v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/36392" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174455v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Meziane" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b616128f" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A0E42828C097EF499157457C748CF4A74AC7972E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154672v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fraisse" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b618701c" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8F83B8FBA822523895AE23122991E69B6F8E2903/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187345v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Segni" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Mentel" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3151/jact.5.299" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174446v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.10.017" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174449v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2007.03.092" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branislav Husar" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Commereuc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lukac" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chmela" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp055648i" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154680v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-006-9115-y" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H82H64C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154776v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moretto" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.12.049" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154734v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean Laquerriere" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Guenounou" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biomaterials.2006.01.024" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9Q78FNRG-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318042v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnacion Raymundo-Pi&#241;ero" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois B&#233;guin" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b600513f" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BA133859707421605B47EB4FC08EA829E2232489/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154713v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5639-9" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154707v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morlat-Therias" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gardette" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061669g" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-MH69Z78Q-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018588v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Oubaha" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Etienne" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boutinaud" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Coudray" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2005.03.012" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154764v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Gengembre" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.12.235" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FN39Z596-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318032v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Bahloul" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp052868n" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-W57ZQW8V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069792v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Grandjean-Laquerriere" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nardin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frayssinet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rbmret.2005.04.007" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328638v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oubaha" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Etienne" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Calas" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coudray" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10971-005-5619-0" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318039v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mansuy" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahiou" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b504303d" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C4F2DA7E745B103F16039861F67F77E5EA3CC34C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330471v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Moreau" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2005.03.049" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4CFXNSR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018592v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Billamboz" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Grivet" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200400472" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018605v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Grimault" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chassot" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00069814v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne S. Grimault" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2005.03.001" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269858v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Capoen" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Hench" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bechara" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2004.08.086" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15XJ4G3R-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00269857v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Turrell" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouazaoui" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279872v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Douay" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279685v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.L. Hench" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3093(01)00863-8" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279873v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gacoin" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279871v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(00)01696-5" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329414v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Gaumet" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Petit" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Favre" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428058v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Bouras" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sytze Buwalda" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Tillier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Roscelli" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244566v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meunier" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384232v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Journiac" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Peroglio" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907713v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909653v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409002v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03154971v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vergnaud" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148628v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Siboni" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Ohl" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moniot" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lemaire" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03148614v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacobs" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descamps" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409043v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409023v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409031v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03409014v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603929v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marcati" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Martins" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamreza Djelveh" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00621204v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Souli&#233;" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609993v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M&#246;ller" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Anselme" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613625v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00608131v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bonhomme" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervais" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00613615v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00609272v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nassif" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonhomme" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00445335v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456003v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456016v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00414664v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456028v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00455996v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00413771v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00456014v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerriere" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00365545v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Belaaouaj" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00173024v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2700" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376396v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00376451v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Filinchuk" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167393v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Charbonnel" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Forestier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03167491v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671474v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224942v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259296v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224711v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Sautier" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00224823v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean-Laquerri&#232;re" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04494533v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Villatte" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fassot" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Erivan" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03578724v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Carlier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>