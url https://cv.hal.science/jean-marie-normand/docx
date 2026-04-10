--- v0 (2026-03-21)
+++ v1 (2026-04-10)
@@ -66,6238 +66,6238 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keeping collaboration along transitions between places in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Designing a Seamless VR Experience for Dance Movement Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Tokida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillipe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.856-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What You See is What You Get: Exploring Novel Hands-Free Methods of Virtual Body Control for Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Goris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.104-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethnography in the Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse.»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain. pp.1-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priming and personality effects on the Sense of Embodiment for human and non-human avatars in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darragh Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Mcdonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAT-EGVE 2024 - International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20241357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nami Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaro Hirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kapow!&amp;quot;: Studying the Design of Visual Feedback for Representing Contacts in Extended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cauquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rodrigo Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRST '22 28th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Virtual/Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3562939.3565607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Avatars as Children Companions : For a VR-based Educational Platform: How Should They Look Like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Orlando, Florida, United States. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02084069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MAAP Annotate: When Archaeology meets Augmented Reality for Annotation of Megalithic Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark T Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Transon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Nahagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3D Vision Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.190-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.45-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A new typology of augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occlusion-free Camera Control for Multiple Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACM SIGGRAPH / Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A tabu search method for interval constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.372-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Calcul d'approximations intérieures pour la résolution de Max-NCSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00085801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Mars</w:t>
+                <w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Wallace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juri Yoneyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05144280v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05164567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pooria Baniadam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Siret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t>
+              <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05164567v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Between a Large-Screen and a HMD using Wind Representations in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (4), pp.53 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2024.3426943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Influence of Virtual Avatar Heads in Mixed Reality on Social Presence, Performance and User Experience in Collaborative Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Detto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (5), pp.2206-2216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep weathering effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3141383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Indirect vSLAM Fusion for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Outahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (8), pp.141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging7080141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of virtual objects' shadows and lighting coherence on distance perception in optical see‐through augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Gao</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (2), pp.117-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsid.832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.1-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01995916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (1), pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01888990v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frobt.2018.00113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826891v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01888990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Geometric Consensus: A General Purpose Point Pattern-Based Tracking Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (11), pp.1299 - 1308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2459897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build an Embodiment Lab: Achieving Body Representation Illusions in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Spanlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Kilteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2014.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481068v1</w:t>
-              </w:r>
-[...3601 lines deleted...]
-                <w:t xml:space="preserve">inria-00085801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6354,64 +6354,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryota Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuniharu Sakurada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2025 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Blekinge, Sweden. The Eurographics Association, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6458,64 +6458,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapow!&amp;quot;: Augmenting Contacts with Real and Virtual Objects Using Stylized Visual Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Recife, France. IEEE, 21, pp.116-117, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6549,103 +6549,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of virtualization as a solution to VR-system sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Milliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6754,51 +6754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t>
@@ -6862,51 +6862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6970,77 +6970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7123,51 +7123,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude de la perception en Réalité Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Nantes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7217,336 +7217,336 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RA-Go : a SAR Go Interface (ISMAR Demo session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Occlusion-free Camera Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6640, INRIA. 2008, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00320280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de caméra en environnements virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Nantes, 2008. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">tel-00485074v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">inria-00320280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7701,51 +7701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668577v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2024.3426943" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812797v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borland" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kilteni" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannopoulos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2014.00009" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797952v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565607" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068405v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thiaville" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kenny" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626057v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kenny" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Young" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Keane" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766255v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yamamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniharu Sakurada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03626280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320280v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thiaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kenny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kenny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Young" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Keane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2024.3426943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kilteni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2014.00009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yamamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniharu Sakurada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03626280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>