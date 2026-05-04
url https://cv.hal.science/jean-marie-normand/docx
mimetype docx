--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -355,265 +355,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What You See is What You Get: Exploring Novel Hands-Free Methods of Virtual Body Control for Avatars</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516803v1</w:t>
+                <w:t xml:space="preserve">hal-04867351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What You See is What You Get: Exploring Novel Hands-Free Methods of Virtual Body Control for Avatars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Gorisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Goris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.104-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867351v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethnography in the Metaverse</w:t>
               </w:r>
@@ -2172,705 +2172,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t>
+                <w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01625956v1</w:t>
+                <w:t xml:space="preserve">hal-01619314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t>
+                <w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619314v1</w:t>
+                <w:t xml:space="preserve">hal-01625956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MAAP Annotate: When Archaeology meets Augmented Reality for Annotation of Megalithic Art</w:t>
+                <w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Barbier</w:t>
+                <w:t xml:space="preserve">Alan Transon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Kenny</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maki Sugimoto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626057v1</w:t>
+                <w:t xml:space="preserve">hal-01625955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MAAP Annotate: When Archaeology meets Augmented Reality for Annotation of Megalithic Art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Transon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+                <w:t xml:space="preserve">Jordan Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maki Sugimoto</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mark T Keane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625955v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t>
+                <w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Vision Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389060v1</w:t>
+                <w:t xml:space="preserve">hal-01389076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t>
+                <w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Nahagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">3D Vision Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389076v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t>
               </w:r>
@@ -4318,503 +4318,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+                <w:t xml:space="preserve">Deep weathering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304498v1</w:t>
+                <w:t xml:space="preserve">hal-04056425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Guy</w:t>
+                <w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04323074v1</w:t>
+                <w:t xml:space="preserve">hal-04304498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+                <w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04216303v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep weathering effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+                <w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Patow</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056425v1</w:t>
+                <w:t xml:space="preserve">hal-04216303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t>
               </w:r>
@@ -5172,51 +5172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5300,425 +5300,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elena Millan</w:t>
+                <w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01995916v1</w:t>
+                <w:t xml:space="preserve">hal-01987255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02556606v1</w:t>
+                <w:t xml:space="preserve">hal-01995916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue Liu</w:t>
+                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987255v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t>
               </w:r>
@@ -5812,64 +5812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6367,51 +6367,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuniharu Sakurada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2025 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Blekinge, Sweden. The Eurographics Association, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7701,51 +7701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thiaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kenny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626057v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kenny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Young" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Keane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2024.3426943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kilteni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2014.00009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yamamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniharu Sakurada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03626280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thiaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kenny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kenny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Keane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2024.3426943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kilteni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2014.00009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yamamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniharu Sakurada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03626280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>