--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -66,3626 +66,3756 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keeping collaboration along transitions between places in VR</w:t>
+                <w:t xml:space="preserve">Depth Perception in Soft-Edge Occlusion-capable Optical See-through Head-mounted Displays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majd Bitar</w:t>
+                <w:t xml:space="preserve">Gauthier Bertram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+                <w:t xml:space="preserve">Takefumi Hiraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+                <w:t xml:space="preserve">Yuichi Hiroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VR 2026 Workshops - IEEE Conference on Virtual Reality and 3D User Interfaces (include in)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Daegu, South Korea. pp.725-732, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW70859.2026.00140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05554566v1</w:t>
+                <w:t xml:space="preserve">hal-05615228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a Seamless VR Experience for Dance Movement Therapy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Keeping collaboration along transitions between places in VR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuta Itoh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05516720v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05554566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Designing a Seamless VR Experience for Dance Movement Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satomi Tokida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Phillipe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.856-860, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00174⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867351v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05516720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What You See is What You Get: Exploring Novel Hands-Free Methods of Virtual Body Control for Avatars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Gorisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Goris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VR 2025 - 32 nd IEEE Conference on Virtual Reality and 3D User Interfaces Abstracts and Workshops (VRW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Saint Malo, France. pp.104-111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/VRW66409.2025.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethnography in the Metaverse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Sustaining the Experience of Pair Natural Walking in Social Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majd Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse.»</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain. pp.1-5</w:t>
+              <w:t xml:space="preserve">LocXR 2025 - 3rd Workshop on Locomotion and Wayfinding in XR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Saint-Malo, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05109443v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priming and personality effects on the Sense of Embodiment for human and non-human avatars in Virtual Reality</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ethnography in the Metaverse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Majd Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2024 - International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments (2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2025 - II International Congress: Metaverse for the Good, Part I - II EMRN Conference: «Exploring the Intersection of AI and the Metaverse.»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alicante, Spain. pp.1-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824121v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05109443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Priming and personality effects on the Sense of Embodiment for human and non-human avatars in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darragh Higgins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Mcdonnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAT-EGVE 2024 - International Conference on Artificial Reality and Telexistence Eurographics Symposium on Virtual Environments (2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Tsukuba, Japan. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20241357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778238v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Avatar-Centered Feedback: Dynamic Avatar Alterations Can Induce Avoidance Behaviors to Virtual Dangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMAR 2024 - IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Seattle, WA, United States. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03830823v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+                <w:t xml:space="preserve">Studying the Role of Self and External Touch in the Appropriation of Dysmorphic Hands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nami Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yutaro Hirao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMAR 2022 - 21st IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Singapore, Singapore. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR55827.2022.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04340647v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03830823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapow!&amp;quot;: Studying the Design of Visual Feedback for Representing Contacts in Extended Reality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virtual reality beyond design reviews in shipbuilding : the need for industry-tailored immersive data interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géry Casiez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST '22 28th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICCAS 2022 - International Conference on Computer Applications in Shipbuilding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, RINA, Sep 2022, Yokohama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797952v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04340647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kapow!&amp;quot;: Studying the Design of Visual Feedback for Representing Contacts in Extended Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Julien Cauquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Rodrigo Mercado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géry Casiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t>
+              <w:t xml:space="preserve">VRST '22 28th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Virtual/Tsukuba, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3562939.3565607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03853981v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Avatars as Children Companions : For a VR-based Educational Platform: How Should They Look Like?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manipulating the Sense of Embodiment in Virtual Reality: a study of the interactions between the senses of agency, self-location and ownership</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Ventresque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAT-EGVE2022, the joint international conference of the 32nd International Conference on Artificial Reality and Telexistence &amp; the 27th Eurographics Symposium on Virtual Environments (2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Yokohama, Japan. pp.1-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egve.20221281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068405v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03853981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Virtual Avatars as Children Companions : For a VR-based Educational Platform: How Should They Look Like?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Thiaville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Kenny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Ventresque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAT-EGVE 2020 - International Conference on Artificial Reality and Telexistence and Eurographics Symposium on Virtual Environments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Orlando, Florida, United States. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02911740v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Can Retinal Projection Displays Improve Spatial Perception in Augmented Reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Itoh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISMAR 2020 - 19th IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Recife, Brazil. pp.124-133, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR50242.2020.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02200822v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02911740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Studying Exocentric Distance Perception in Optical See-Through Augmented Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMAR 2019 - 18th IEEE International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Beijing, China. pp.1-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02084069v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02200822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Virtual Objects Look Farther on the Sides: The Anisotropy of Distance Perception in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Peillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VR 2019 - 26th IEEE Conference on Virtual Reality and 3D User Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Osaka, Japan. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2019.8797826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01947356v1</w:t>
+                <w:t xml:space="preserve">hal-02084069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of AR Inconsistencies on AR Placement Tasks: A VR Simulation Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroVR 2018 - International Conference on Virtual Reality and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, London, United Kingdom. pp.190-210, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01790-3_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715813v1</w:t>
+                <w:t xml:space="preserve">hal-01947356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Message from the ISMAR 2017 General Chair and Deputy General Chairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Mixed and Augmented Reality (ISMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France. pp.IX, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISMAR.2017.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01619314v1</w:t>
+                <w:t xml:space="preserve">hal-01715813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">A study on the use of an immersive Virtual Reality store to investigate consumer perceptions and purchase behavior toward non-standard fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Los Angeles, United States. pp.55 - 63, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VR.2017.7892231⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625956v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Generation of variability in shape, aspect and time of 3D Fruits and Vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01625955v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAAP Annotate: When Archaeology meets Augmented Reality for Annotation of Megalithic Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanna Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Kenny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark T Keane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Facial Expressions as an Interaction Mechanism and their Impact on Affect, Workload and Usability in an AR game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Transon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t>
+              <w:t xml:space="preserve">VSMM 2017 - 23rd International Conference on Virtual Systems and Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Dublin, Ireland. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389076v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Practical and precise projector-camera calibration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3D Vision Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Mixed and Augmented Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Sep 2016, Merida, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389060v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Real-time surface of revolution reconstruction on dense SLAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hideaki Uchiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajime Nahagara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3D Vision Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Palo Alto, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812793v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Augmenting off-the-shelf paper maps using intersection detection and geographical information systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t>
+              <w:t xml:space="preserve">2015 14th IAPR International Conference on Machine Vision Applications (MVA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Tokyo, Japan. pp.190-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MVA.2015.7153164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01812790v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new typology of augmented reality applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Robust random dot markers: towards augmented unprepared maps with pure geographic features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liming Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t>
+              <w:t xml:space="preserve">VRST'14 the 20th ACM Symposium on Virtual Reality Software and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Edinburgh, United Kingdom. pp.45-54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2671015.2671022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521375v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01812790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occlusion-free Camera Control for Multiple Targets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A new typology of augmented reality applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Olivier</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM SIGGRAPH / Eurographics Symposium on Computer Animation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AH '12 Proceedings of the 3rd Augmented Human International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Megève, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2160125.2160143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00766255v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Occlusion-free Camera Control for Multiple Targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t>
+              <w:t xml:space="preserve">ACM SIGGRAPH / Eurographics Symposium on Computer Animation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521471v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00766255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A functional typology of augmented reality applications based on their tracking requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Location Awareness for Mixed and Dual Reality (LAMDa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Unknown, Unknown Region. pp.1--5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481180v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tabu search method for interval constraints</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 14th International Conference on Principles and Practice of Constraint Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Australia. pp.205-219, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-85958-1_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00482527v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A tabu search method for interval constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Truchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Christie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Integration of AI and OR Techniques in Constraint Programming for Combinatorial Optimization Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, France. pp.372-376</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00482527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Calcul d'approximations intérieures pour la résolution de Max-NCSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Truchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes Journées Francophones de Programmation par Contraintes (JFPC06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Nîmes - Ecole des Mines d'Alès / France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00085801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3695,2603 +3825,2603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Impact of Objects' Physicalization, Avatar Appearance, and their Consistency on Pick-and-Place Performance in Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonin Cheymol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Wallace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Yoneyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 31 (5), pp.2268-2276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2025.3549151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05164567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using virtual reality to study preference and restorativeness for streetscape vegetation design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (9), pp.e0332493. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0332493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05266423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mental restorative effects of streetscape vegetation: Assessment of various design strategies using virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pooria Baniadam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Requena-Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Forestry &amp; Urban Greening</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112, pp.128938. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ufug.2025.128938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study Between a Large-Screen and a HMD using Wind Representations in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Giraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Computer Graphics and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 44 (4), pp.53 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCG.2024.3426943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Influence of Virtual Avatar Heads in Mixed Reality on Social Presence, Performance and User Experience in Collaborative Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Fribourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Detto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (5), pp.2206-2216. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2024.3372051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04588894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep weathering effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (11), pp.4438-4448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04056425v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handwriting for Efficient Text Entry in Industrial VR Applications: Influence of Board Orientation and Sensory Feedback on Performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Jeunet-Kelway</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TVCG.2023.3320215⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1141683. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/frvir.2023.1141683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04304498v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sense of embodiment in Virtual Reality and its assessment methods</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Cheymol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Virtual Reality</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04323074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04216303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond my Real Body: Characterization, Impacts, Applications and Perspectives of “Dissimilar” Avatars in Virtual Reality</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Deep weathering effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ferran Argelaguet</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Patow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.40-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2023.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216303v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04056425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Systematic Review of Navigation Assistance Systems for People with Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pillette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2022.3141383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03605535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and Indirect vSLAM Fusion for Augmented Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Outahar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Imaging</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (8), pp.141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/jimaging7080141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03319808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of virtual objects' shadows and lighting coherence on distance perception in optical see‐through augmented reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuan Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (2), pp.117-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/jsid.832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02200576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of physical, non-immersive virtual, and immersive virtual store environments on consumers' perceptions and purchase behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Human Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 110, pp.1-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chb.2020.106374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02551772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Lombart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xue Gao</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Verhulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 48, pp.28-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01987255v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01995916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions and purchase behavior toward imperfect fruits and vegetables in an immersive virtual reality grocery store</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Labbé-Pinlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.01.010⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (1), pp.50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01995916v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les consommateurs réagissent-ils, en situation d’achat, face à des fruits et légumes difformes ? Premiers résultats d’une étude menée en magasin laboratoire virtuel immersif</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A study on differences in human perception between a real and an AR scene viewed in an OST-HMD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ror.141.0050⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Society for Information Display</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsid.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556606v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voir l'invisible : de la vision par ordinateur aux réalités augmentée et Virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Histotechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (1), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01826891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Being Embodied in an Obese Virtual Body on Shopping Behavior and Products Perception in VR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Verhulst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Lombart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 5, pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2018.00113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Geometric Consensus: A General Purpose Point Pattern-Based Tracking Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liming Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Visualization and Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21 (11), pp.1299 - 1308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVCG.2015.2459897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to Build an Embodiment Lab: Achieving Body Representation Illusions in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Spanlang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Borland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Kilteni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Giannopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Robotics and AI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/frobt.2014.00009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Branch and Bound Algorithm for Numerical MAX-CSP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Goldsztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 15 (2), pp.213-237. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10601-009-9084-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00481068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6301,384 +6431,384 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Ownership of an Avatar's Cat Ears through Visual, Auditory, and Haptic Multimodal Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroo Yamamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryota Kondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuniharu Sakurada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maki Sugimoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAT-EGVE 2025 - International Conference on Artificial Reality and Telexistence - Eurographics Symposium on Virtual Environments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Blekinge, Sweden. The Eurographics Association, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2312/egve.20251366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kapow!&amp;quot;: Augmenting Contacts with Real and Virtual Objects Using Stylized Visual Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mercado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2020 IEEE International Symposium on Mixed and Augmented Reality Adjunct (ISMAR-Adjunct)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Recife, France. IEEE, 21, pp.116-117, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISMAR-Adjunct51615.2020.00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of virtualization as a solution to VR-system sharing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Milliat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Picarougne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Reality and Telexistence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6688,418 +6818,418 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">eXtended Reality for Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Gaugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Cultural Heritage Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1405 - 1437, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-60016-7_48⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03548338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific and Technical Prospects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Baillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guillotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatole Lécuyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Lotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Reality and Augmented Reality: Myths and Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.247-288, 2018, 9781786301055. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781119341031.ch5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01946504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7109,91 +7239,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude de la perception en Réalité Mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Synthèse d'image et réalité virtuelle [cs.GR]. Université de Nantes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03626280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7203,117 +7333,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RA-Go : a SAR Go Interface (ISMAR Demo session)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Peillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01715814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7323,121 +7453,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occlusion-free Camera Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Christie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6640, INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00320280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7447,114 +7577,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Placement de caméra en environnements virtuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique [cs]. Université de Nantes, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00485074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7701,51 +7831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797952v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565607" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068405v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thiaville" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kenny" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626057v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kenny" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Young" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Keane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766255v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2024.3426943" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812797v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kilteni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannopoulos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2014.00009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537114v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yamamura" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kondo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniharu Sakurada" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251366" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097352v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00043" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03626280v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320280v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485074v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615228v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bertram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takefumi Hiraki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuichi Hiroi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Peillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW70859.2026.00140" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554566v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majd Bitar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Fribourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Pri&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516720v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satomi Tokida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Itoh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Phillipe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00174" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516803v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Gorisse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Goris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VRW66409.2025.00029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867351v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109443v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824121v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Higgins" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Mcdonnell" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20241357" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04778238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Cheymol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03830823v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nami Ogawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yutaro Hirao" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR55827.2022.00024" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04340647v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fourrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797952v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cauquis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Rodrigo Mercado" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;ry Casiez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3562939.3565607" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853981v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeunet-Kelway" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20221281" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Thiaville" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Kenny" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ventresque" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Peillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferran Argelaguet Sanz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR50242.2020.00028" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200822v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084069v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thebaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2019.8797826" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01947356v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Terrier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marchal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01790-3_12" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715813v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR.2017.5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619314v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Verhulst" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Lombart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VR.2017.7892231" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01626057v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Barbier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Kenny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Young" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark T Keane" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625955v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Transon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maki Sugimoto" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389076v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liming Yang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideaki Uchiyama" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajime Nahagara" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812793v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MVA.2015.7153164" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812790v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2671015.2671022" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521375v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2160125.2160143" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Christie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olivier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521471v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481180v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Goldsztejn" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Benhamou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85958-1_14" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-133L8PBV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00482527v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Truchet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00085801v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05164567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Wallace" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Yoneyama" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2025.3549151" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05266423v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooria Baniadam" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Requena-Ruiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mars" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0332493" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144280v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ufug.2025.128938" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668577v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Giraldo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCG.2024.3426943" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04588894v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Combe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Detto" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2024.3372051" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304498v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2023.3320215" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323074v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frvir.2023.1141683" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04216303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056425v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Patow" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2023.03.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pillette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Perrier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2022.3141383" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319808v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outahar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging7080141" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200576v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Gao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Liu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.832" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551772v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Millan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Labb&#233;-Pinlon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chb.2020.106374" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01995916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.01.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556606v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.141.0050" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987255v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Gao" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsid.752" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888990v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2018.00113" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276767v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVCG.2015.2459897" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812797v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Spanlang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Borland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Kilteni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Giannopoulos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/frobt.2014.00009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481068v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10601-009-9084-1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GK8S5C88-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537114v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroo Yamamura" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryota Kondo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuniharu Sakurada" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egve.20251366" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097352v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mercado" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISMAR-Adjunct51615.2020.00043" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167335v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Milliat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Picarougne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03548338v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Gaugne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60016-7_48" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01946504v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Baillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillotel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lotte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mollet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119341031.ch5" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03626280v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01715814v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00320280v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00485074v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>