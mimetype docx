--- v0 (2026-03-18)
+++ v1 (2026-04-12)
@@ -502,269 +502,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly identified interaction between nucleolar NPM1/B23 and the HTLV-I basic leucine zipper factor in HTLV-1 infected cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alternative RNA splicing in cancer: what about adult T-cell leukemia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenlong Liu</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Larocque</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988944⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.959382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.959382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03923108v2</w:t>
+                <w:t xml:space="preserve">hal-04277550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative RNA splicing in cancer: what about adult T-cell leukemia?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Tram</w:t>
+                <w:t xml:space="preserve">A newly identified interaction between nucleolar NPM1/B23 and the HTLV-I basic leucine zipper factor in HTLV-1 infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenlong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+                <w:t xml:space="preserve">Yong Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guy Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.959382. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.988944. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.959382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04277550v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HTLV-1 viral oncoproteins Tax and HBZ reprogram the cellular mRNA splicing landscape</w:t>
               </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chebly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hMZF-2, the Elusive Transcription Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chebly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ségal-Bendirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,377 +1146,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen IV (COL4A1, COL4A2), a Component of the Viral Biofilm, Is Induced by the HTLV-1 Oncoprotein Tax and Impacts Virus Transmission</w:t>
+                <w:t xml:space="preserve">The Host DHX9 DExH-Box Helicase Is Recruited to Chikungunya Virus Replication Complexes for Optimal Genomic RNA Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Millen</w:t>
+                <w:t xml:space="preserve">Roy Matkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gross</w:t>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Donhauser</w:t>
+                <w:t xml:space="preserve">Simon Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+                <w:t xml:space="preserve">Patrick Eldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (4), pp.1764 - 1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01764-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02347336v1</w:t>
+                <w:t xml:space="preserve">hal-02147108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Host DHX9 DExH-Box Helicase Is Recruited to Chikungunya Virus Replication Complexes for Optimal Genomic RNA Translation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collagen IV (COL4A1, COL4A2), a Component of the Viral Biofilm, Is Induced by the HTLV-1 Oncoprotein Tax and Impacts Virus Transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Sebastian Millen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fontanel</w:t>
+                <w:t xml:space="preserve">Christine Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Eldin</w:t>
+                <w:t xml:space="preserve">Norbert Donhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+                <w:t xml:space="preserve">Melanie Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 93 (4), pp.1764 - 1782. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01764-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02147108v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02347336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Host DHX9 DExH-Box Helicase Is Recruited to Chikungunya Virus Replication Complexes for Optimal Genomic RNA Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Matkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 93 (4), </w:t>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimson Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007922. </w:t>
@@ -1718,64 +1718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.2686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Terol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Come Meniane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (21), </w:t>
@@ -2336,90 +2336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of HTLV-1 basic Zip Factor (HBZ) in Viral Chronicity and Leukemic Transformation. Potential New Therapeutic Approaches to Prevent and Treat HTLV-1-Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (12), pp.6490-6505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2600,64 +2600,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional comparison of antisense proteins of HTLV-1 and HTLV-2 in viral pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2717,51 +2717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarkis Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Belrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Olindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Kinjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ham-Terhune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Teh Jeang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidylproline cis-trans isomerase Pin1 interacts with HTLV-1 Tax and modulates its activation of NF-{kappa}B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichiro Yasunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory cardiac valvulitis in TAX1BP1-deficient mice through selective NF-κB activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekatsu Iha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Verstrepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Hui Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Teh Jeang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Cooperative Transforming Activity of the Human Pituitary Tumor Transforming Gene and Human T-Cell Leukemia Virus Type 1 Tax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Sheleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Hui Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Nuclear Factor-κB by Human T Cell Leukemia Virus Type 1 Tax Protein: Implications for Oncogenesis and Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Lung Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Akt/Protein Kinase B and Activator Protein-1 in Cellular Proliferation Induced by the Human T-cell Leukemia Virus Type 1 Tax Oncoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Teh Jeang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,51 +4212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminus of rodent and human MAD1 confers species-specific stringency to spindle assembly checkpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal centrosome amplification in cells through the targeting of Ran-binding protein-1 by the human T cell leukemia virus type-1 Tax oncoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4463,51 +4463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ubiquitination of Human T-Cell Leukemia Virus Type 1 Tax Modulates Its Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekatsu Iha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4610,51 +4610,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-length HIV-1 Tat protein necessary for a vaccine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Opi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5074,51 +5074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkat Yedavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5182,51 +5182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat HIV-1 Primary and Tertiary Structures Critical to Immune Response Against Non-homologous Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Opi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5316,51 +5316,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homonuclear 1 H-NMR assignment and structural characterization of human immunodeficiency virus type 1 Tat Mal protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-13C nuclear magnetic resonance assignment and structural characterization of HIV-1 Tat protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,51 +5595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chebly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Singh Chauhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed Jamakhani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rock Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216127120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Akkawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leon Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-023-00631-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chebly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ropio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova&#8208;carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne S&#233;gal-Bendirdjian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Merlio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Millen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Donhauser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01764-18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01764-18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda W. Rushing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Rushing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimson Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gazon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lemasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duc-Dodon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jean-Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belrose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meniane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;zin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeannin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hasegawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Accolla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bangham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2016.10.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Polakowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nash" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laverdure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02285-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gazon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;saire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00661-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belrose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olindo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lezin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dueymes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Kinjo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ham-Terhune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Teh Jeang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02460-09" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichiro Yasunaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Watashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01824-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Iha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Verstrepen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zapart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyo Ikeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Iwanaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Hui Chi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Miyazato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sheleg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Haller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M703098200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-07" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Lung Yeung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/IR:34:1:1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1B40022493F56230A8EC107FE4E30B3951F3ED9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510598200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Haller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kibler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kasai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-H Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209259" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506659103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Yedavalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.21.11686-11695.2004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Esquieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watkins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Campbell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.01.057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FH24W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montembault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Deyine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fargeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Villi&#233;ras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2003.12.095" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2H3X3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kibler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207058" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Mareuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204393200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPNCM38M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Esquieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01228-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28DD17F54960956F1B32D8F374BC54C955DDF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova-Carlotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Singh Chauhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed Jamakhani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rock Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216127120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Akkawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leon Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-023-00631-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chebly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ropio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova&#8208;carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne S&#233;gal-Bendirdjian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Merlio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matkovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01764-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Millen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Donhauser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01764-18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda W. Rushing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Rushing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimson Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gazon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lemasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duc-Dodon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jean-Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belrose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meniane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;zin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeannin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hasegawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Accolla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bangham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2016.10.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Polakowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nash" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laverdure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02285-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gazon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;saire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00661-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belrose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olindo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lezin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dueymes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Kinjo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ham-Terhune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Teh Jeang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02460-09" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichiro Yasunaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Watashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01824-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Iha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Verstrepen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zapart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyo Ikeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Iwanaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Hui Chi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Miyazato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sheleg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Haller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M703098200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-07" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Lung Yeung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/IR:34:1:1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1B40022493F56230A8EC107FE4E30B3951F3ED9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510598200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Haller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kibler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kasai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-H Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209259" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506659103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Yedavalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.21.11686-11695.2004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Esquieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watkins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Campbell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.01.057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FH24W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montembault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Deyine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fargeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Villi&#233;ras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2003.12.095" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2H3X3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kibler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207058" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Mareuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204393200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPNCM38M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Esquieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01228-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28DD17F54960956F1B32D8F374BC54C955DDF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova-Carlotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>