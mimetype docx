--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -502,269 +502,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative RNA splicing in cancer: what about adult T-cell leukemia?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A newly identified interaction between nucleolar NPM1/B23 and the HTLV-I basic leucine zipper factor in HTLV-1 infected cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
+                <w:t xml:space="preserve">Zhenlong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émilie Larocque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongli Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.959382⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.988944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04277550v1</w:t>
+                <w:t xml:space="preserve">hal-03923108v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A newly identified interaction between nucleolar NPM1/B23 and the HTLV-I basic leucine zipper factor in HTLV-1 infected cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yongli Xie</w:t>
+                <w:t xml:space="preserve">Alternative RNA splicing in cancer: what about adult T-cell leukemia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong Xiao</w:t>
+                <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lemay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.988944. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.959382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2022.988944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2022.959382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03923108v2</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The HTLV-1 viral oncoproteins Tax and HBZ reprogram the cellular mRNA splicing landscape</w:t>
               </w:r>
@@ -910,51 +910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chebly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1031,51 +1031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hMZF-2, the Elusive Transcription Factor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chebly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Ségal-Bendirdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1146,433 +1146,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03436699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Host DHX9 DExH-Box Helicase Is Recruited to Chikungunya Virus Replication Complexes for Optimal Genomic RNA Translation</w:t>
+                <w:t xml:space="preserve">Collagen IV (COL4A1, COL4A2), a Component of the Viral Biofilm, Is Induced by the HTLV-1 Oncoprotein Tax and Impacts Virus Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roy Matkovic</w:t>
+                <w:t xml:space="preserve">Sebastian Millen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Bernard</w:t>
+                <w:t xml:space="preserve">Christine Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Fontanel</w:t>
+                <w:t xml:space="preserve">Norbert Donhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Eldin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Chazal</w:t>
+                <w:t xml:space="preserve">Melanie Mann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.01764-18⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147108v1</w:t>
+                <w:t xml:space="preserve">hal-02347336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen IV (COL4A1, COL4A2), a Component of the Viral Biofilm, Is Induced by the HTLV-1 Oncoprotein Tax and Impacts Virus Transmission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Host DHX9 DExH-Box Helicase Is Recruited to Chikungunya Virus Replication Complexes for Optimal Genomic RNA Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roy Matkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Millen</w:t>
+                <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gross</w:t>
+                <w:t xml:space="preserve">Simon Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Donhauser</w:t>
+                <w:t xml:space="preserve">Patrick Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Mann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+                <w:t xml:space="preserve">Nathalie Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 93 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.02439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01764-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02347336v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05471262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Host DHX9 DExH-Box Helicase Is Recruited to Chikungunya Virus Replication Complexes for Optimal Genomic RNA Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roy Matkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Fontanel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Eldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Chazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 93 (4), </w:t>
+              <w:t xml:space="preserve">, 2019, 93 (4), pp.1764 - 1782. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.01764-18⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01764-18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05471262v1</w:t>
+                <w:t xml:space="preserve">hal-02147108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HTLV-1 basic leucine zipper factor protects cells from oxidative stress by upregulating expression of Heme Oxygenase I</w:t>
               </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimson Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (6), pp.e1007922. </w:t>
@@ -1718,64 +1718,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gazon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8, pp.2686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2254,51 +2254,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Terol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Come Meniane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncotarget</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (21), </w:t>
@@ -2336,90 +2336,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of HTLV-1 basic Zip Factor (HBZ) in Viral Chronicity and Leukemic Transformation. Potential New Therapeutic Approaches to Prevent and Treat HTLV-1-Related Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Césaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7 (12), pp.6490-6505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2600,64 +2600,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional comparison of antisense proteins of HTLV-1 and HTLV-2 in viral pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mesnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2717,51 +2717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarkis Sarkis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Belrose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Olindo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3265,51 +3265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takao Kinjo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Ham-Terhune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Teh Jeang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3356,51 +3356,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peptidylproline cis-trans isomerase Pin1 interacts with HTLV-1 Tax and modulates its activation of NF-{kappa}B.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junichiro Yasunaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3499,51 +3499,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inflammatory cardiac valvulitis in TAX1BP1-deficient mice through selective NF-κB activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekatsu Iha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Verstrepen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3780,51 +3780,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Hui Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Teh Jeang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3884,51 +3884,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for Cooperative Transforming Activity of the Human Pituitary Tumor Transforming Gene and Human T-Cell Leukemia Virus Type 1 Tax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Sheleg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ya-Hui Chi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4005,51 +4005,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation of Nuclear Factor-κB by Human T Cell Leukemia Virus Type 1 Tax Protein: Implications for Oncogenesis and Inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man Lung Yeung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4121,51 +4121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role for Akt/Protein Kinase B and Activator Protein-1 in Cellular Proliferation Induced by the Human T-cell Leukemia Virus Type 1 Tax Oncoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kuan-Teh Jeang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4212,51 +4212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The N-terminus of rodent and human MAD1 confers species-specific stringency to spindle assembly checkpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4346,51 +4346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abnormal centrosome amplification in cells through the targeting of Ran-binding protein-1 by the human T cell leukemia virus type-1 Tax oncoprotein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4457,307 +4457,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ubiquitination of Human T-Cell Leukemia Virus Type 1 Tax Modulates Its Activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Full-length HIV-1 Tat protein necessary for a vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yan Li</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Esquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Watkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.78.21.11686-11695.2004⟩</w:t>
+              <w:t xml:space="preserve">Vaccine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 22 (23-24), pp.3105-3111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2004.01.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137895v1</w:t>
+                <w:t xml:space="preserve">hal-02137961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full-length HIV-1 Tat protein necessary for a vaccine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Ubiquitination of Human T-Cell Leukemia Virus Type 1 Tax Modulates Its Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Grant Campbell</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidekatsu Iha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Venkat Yedavalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Miyazato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.vaccine.2004.01.057⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 78 (21), pp.11686-11695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.78.21.11686-11695.2004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02137961v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A possible improvement for structure-based drug design illustrated by the discovery of a Tat HIV-1 inhibitor</w:t>
               </w:r>
@@ -5061,64 +5061,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hidekatsu Iha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Venkat Yedavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Haller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5169,90 +5169,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tat HIV-1 Primary and Tertiary Structures Critical to Immune Response Against Non-homologous Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Esquieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean de Mareuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5316,90 +5316,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homonuclear 1 H-NMR assignment and structural characterization of human immunodeficiency virus type 1 Tat Mal protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Esquieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Opi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Campbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 62 (6), pp.324-335. </w:t>
@@ -5449,51 +5449,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-13C nuclear magnetic resonance assignment and structural characterization of HIV-1 Tat protein.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5595,51 +5595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full Peptide Synthesis, Purification, and Characterization of Six Tat Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Collette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5787,51 +5787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Chebly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Ropio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Peloponese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Poglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6059,51 +6059,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Singh Chauhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed Jamakhani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rock Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216127120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Akkawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leon Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-023-00631-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chebly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ropio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova&#8208;carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne S&#233;gal-Bendirdjian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Merlio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147108v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matkovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontanel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01764-18" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347336v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Millen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gross" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Donhauser" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02439" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471262v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01764-18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda W. Rushing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Rushing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimson Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gazon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lemasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duc-Dodon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jean-Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belrose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meniane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;zin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeannin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hasegawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Accolla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bangham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2016.10.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Polakowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nash" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laverdure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02285-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gazon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;saire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00661-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belrose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olindo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lezin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dueymes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Kinjo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ham-Terhune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Teh Jeang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02460-09" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichiro Yasunaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Watashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01824-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Iha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Verstrepen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zapart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyo Ikeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Iwanaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Hui Chi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Miyazato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sheleg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Haller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M703098200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-07" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Lung Yeung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/IR:34:1:1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1B40022493F56230A8EC107FE4E30B3951F3ED9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510598200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Haller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kibler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kasai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-H Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209259" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506659103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137895v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Yedavalli" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.21.11686-11695.2004" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137961v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Esquieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watkins" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Campbell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.01.057" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FH24W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montembault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Deyine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fargeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Villi&#233;ras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2003.12.095" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2H3X3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kibler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207058" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Mareuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204393200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPNCM38M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Esquieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01228-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28DD17F54960956F1B32D8F374BC54C955DDF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova-Carlotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693875v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tram" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Marty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lima Mourouvin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Abrantes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Jaafari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells13181517" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277558v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beauvois" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gazon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pradeep Singh Chauhan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majeed Jamakhani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Rock Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2216127120" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235300v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Akkawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Feuillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Leon Diaz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Belkhir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Godefroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12977-023-00631-w" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923108v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenlong Liu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Larocque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongli Xie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Xiao" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lemay" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2022.988944" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277550v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mesnard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Peloponese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.959382" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400504v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Vandermeulen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina O&#8217;grady" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Wayet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartimee Galvan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibusiso Maseko" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1009919" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chebly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ropio" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Poglio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova&#8208;carlotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.12946" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436699v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne S&#233;gal-Bendirdjian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Merlio" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Tomb" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2020.581115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347336v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Millen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Donhauser" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Mann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.02439" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471262v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roy Matkovic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bernard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fontanel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eldin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chazal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01764-18" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01764-18" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347284v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda W. Rushing" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blake Rushing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimson Hoang" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Sanders" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1007922" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120102v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barbeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02686" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Terol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gazon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Lemasson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duc-Dodon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/leu.2017.74" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137872v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Jean-Baptiste" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Belrose" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jc Meniane" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A L&#233;zin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Jeannin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Willems" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hasegawa" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Accolla" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bangham" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bazarbachi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.antiviral.2016.10.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120105v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Belrose" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Terol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Come Meniane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.7162" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120107v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond C&#233;saire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7122952" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120111v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Polakowski" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terol" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Nash" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laverdure" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02285-14" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120116v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2013.00226" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146262v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Sarkis" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Olindo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2013.05.006" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J9FV83QT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gazon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lemasson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. C&#233;saire" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsuoka" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00661-12" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152775v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Belrose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gross" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Olindo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lezin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dueymes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2010-11-321364" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146255v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gross" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s L&#233;zin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Dueymes" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00509061v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Kinjo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Ham-Terhune" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuan-Teh Jeang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.02460-09" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358495v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junichiro Yasunaga" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Watashi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01824-08" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137874v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidekatsu Iha" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Verstrepen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Zapart" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fumiyo Ikeda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2008.5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137886v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoichi Iwanaga" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya-Hui Chi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Miyazato" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sheleg" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Haller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-06-3326" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137882v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M703098200" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137885v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Li" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eckhaus" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.00555-07" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Man Lung Yeung" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1385/IR:34:1:1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E1B40022493F56230A8EC107FE4E30B3951F3ED9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137889v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510598200" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137894v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Haller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Kibler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kasai" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-H Chi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209259" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137892v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0506659103" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137961v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Opi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Esquieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Watkins" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Campbell" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2004.01.057" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L3FH24W3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137895v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkat Yedavalli" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.78.21.11686-11695.2004" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137964v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Montembault" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Vo-Thanh" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Deyine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fargeas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Villi&#233;ras" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2003.12.095" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL2H3X3C-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137972v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Br&#232;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary Kiernan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Linares" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chable-Bessia" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Plechakova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1023" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5CC8D20292EA9CA2AA24C92288EB8FD00A180EA7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137967v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Kibler" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1207058" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137976v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean de Mareuil" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M204393200" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137978v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gr&#233;goire" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.10000" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZPNCM38M-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137980v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gregoire" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Opi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Esquieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James N. Sturgis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(00)01228-2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28DD17F54960956F1B32D8F374BC54C955DDF9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137983v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Collette" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Camp&#232;se" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.274.17.11473" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Prochazkova-Carlotti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>