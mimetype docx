--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -180,6396 +180,6530 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
+                <w:t xml:space="preserve">Quasi-elastic neutron scattering studies on bacterial spores and their hydration water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+                <w:t xml:space="preserve">Alexandre Colas de la Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+                <w:t xml:space="preserve">Tatsuhito Matsuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Francesca Natali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Sandt</w:t>
+                <w:t xml:space="preserve">Michael M Koza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Tilo Seydel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-44676-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098103v1</w:t>
+                <w:t xml:space="preserve">hal-05575529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Sandt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03430039v1</w:t>
+                <w:t xml:space="preserve">hal-04098103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uptake of UVc induced photoproducts of dipicolinic acid by Bacillus subtilis spores – Effects on the germination and UVc resistance of the spores</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 370, pp.131370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112569⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03792017v1</w:t>
+                <w:t xml:space="preserve">hal-03430039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Uptake of UVc induced photoproducts of dipicolinic acid by Bacillus subtilis spores – Effects on the germination and UVc resistance of the spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 236, pp.112569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762800v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Coelho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory effect of high hydrostatic pressure, nisin, and moderate heating on the inactivation of Paenibacillus sp. and Terribacillus aidingensis spores isolated from UHT milk</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Simonin</w:t>
+                <w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slah Mejri</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Pressure Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 43 (1), pp.328-340. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08957959.2021.1946054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03298016v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycling versus Continuous High Pressure treatments at moderate temperatures: Effect on bacterial spores?</w:t>
+                <w:t xml:space="preserve">Inhibitory effect of high hydrostatic pressure, nisin, and moderate heating on the inactivation of Paenibacillus sp. and Terribacillus aidingensis spores isolated from UHT milk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Fekraoui</w:t>
+                <w:t xml:space="preserve">Souhir Kmiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Ferret</w:t>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Paniel</w:t>
+                <w:t xml:space="preserve">Chedia Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Auvy</w:t>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Chamontin</w:t>
+                <w:t xml:space="preserve">Slah Mejri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.102828. </w:t>
+              <w:t xml:space="preserve">High Pressure Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 43 (1), pp.328-340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08957959.2021.1946054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404261v1</w:t>
+                <w:t xml:space="preserve">hal-03298016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cycling versus Continuous High Pressure treatments at moderate temperatures: Effect on bacterial spores?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Fatima Fekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Capitani</w:t>
+                <w:t xml:space="preserve">Eric Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Paniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Auvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Chamontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02466732v1</w:t>
+                <w:t xml:space="preserve">hal-03404261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The molecular dynamics of bacterial spore and the role of calcium dipicolinate in core properties at the sub-nanosecond time-scale</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+                <w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-65093-y⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859839v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of dried spores of Bacillus subtilis 168 by a treatment combining high temperature and pressure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The molecular dynamics of bacterial spore and the role of calcium dipicolinate in core properties at the sub-nanosecond time-scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amauri Rosenthal</w:t>
+                <w:t xml:space="preserve">Alexandre Colas de La Noue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Natali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fekraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Iaconnelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-65093-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014283v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+                <w:t xml:space="preserve">Inactivation of dried spores of Bacillus subtilis 168 by a treatment combining high temperature and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hauck-Tiburski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 295, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+                <w:t xml:space="preserve">hal-02014283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure sensitization of heat-resistant and pathogenic foodborne spores to nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Kmiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Diosdado Cañizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.103244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173597v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Simonin</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane André</w:t>
+                <w:t xml:space="preserve">Emmanuel Denimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+                <w:t xml:space="preserve">Ludovic Journaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Feurer</w:t>
+                <w:t xml:space="preserve">John Aldo Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618848v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delize</w:t>
+                <w:t xml:space="preserve">Stephane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Chaillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354329v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pradelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00475⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907589v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high pressure on the antimicrobial activity and secondary structure of the bacteriocin nisin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bernard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Jossier</w:t>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.01.006⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01723399v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular imaging using BODIPY-, pyrene- and phthalocyanine- based conjugates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of high pressure on the antimicrobial activity and secondary structure of the bacteriocin nisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faustine Bizet</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Ipuy</w:t>
+                <w:t xml:space="preserve">Antoine Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Bernhard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.9 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.01.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.050⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01687238v1</w:t>
+                <w:t xml:space="preserve">hal-01723399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular imaging using BODIPY-, pyrene- and phthalocyanine- based conjugates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layla Chemlal</w:t>
+                <w:t xml:space="preserve">Faustine Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Molin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+                <w:t xml:space="preserve">Martin Ipuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivian Lioret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (2), pp.413 - 420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01558447v1</w:t>
+                <w:t xml:space="preserve">hal-01687238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Zoz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Layla Chemlal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.577-585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01509615v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caco-2 Invasion by Cronobacter sakazakii and Salmonella enterica Exposed to Drying and Heat Treatments in Dried State in Milk Powder</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01893⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01618841v1</w:t>
+                <w:t xml:space="preserve">hal-01509615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery Estimation of Dried Foodborne Pathogens Is Directly Related to Rehydration Kinetics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Caco-2 Invasion by Cronobacter sakazakii and Salmonella enterica Exposed to Drying and Heat Treatments in Dried State in Milk Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160844⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466823v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of ethanol perturbation on viscosity and permeability of an inner membrane in Bacillus subtilis spores</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recovery Estimation of Dried Foodborne Pathogens Is Directly Related to Rehydration Kinetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina K. Kuimova</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.06.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160844⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01466292v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Effect of ethanol perturbation on viscosity and permeability of an inner membrane in Bacillus subtilis spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina K. Kuimova</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1858 (9), pp.2060-2069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01485208v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01466292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of hydrostatic pressure on yeasts isolated from deep-sea hydrothermal vents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Thi Minh Hué</w:t>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Arzur</w:t>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 166 (9), pp.700-709. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321309v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Escherichia coli K12TG1: Protection from the damaging effects of supercooling by freezing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of hydrostatic pressure on yeasts isolated from deep-sea hydrothermal vents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.M. Bergaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Gaétan Burgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Thi Minh Hué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Arzur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Research in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 166 (9), pp.700-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315975v1</w:t>
+                <w:t xml:space="preserve">hal-02321309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of RNA-Quadruplexes in Live Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kyle Hukezalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Katranji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Chanteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 137 (26), pp.8521-8525. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacs.5b03413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Cryopreservation of Escherichia coli K12TG1: Protection from the damaging effects of supercooling by freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.M. Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIA. Revue Economique et Technique de l'Industrie Alimentaire Européenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319067v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of Plasma Membrane Organization in Tobacco Cells Elicited by Cryptogein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Thomas</w:t>
+                <w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
+                <w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Grosjean</w:t>
+                <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RIA. Revue Economique et Technique de l'Industrie Alimentaire Européenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, novembre-décembre, pp.18-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638760v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Modification of Plasma Membrane Organization in Tobacco Cells Elicited by Cryptogein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard A Decréau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Der</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (1), pp.273-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.225755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263267v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subphthalocyanines: addressing water-solubility, nano-encapsulation, and activation for optical imaging of B16 melanoma cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard A Decréau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4cc05503a⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44 (7), pp.3200 - 3208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262940v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Distribution in Bacterial Spores: A Key Factor in Heat Resistance</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Subphthalocyanines: addressing water-solubility, nano-encapsulation, and activation for optical imaging of B16 melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bernhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Chassagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Gigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-013-9312-5⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (90), pp.13975-13978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4cc05503a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02290639v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct investigation of viscosity of an atypical inner membrane of Bacillus spores: A molecular rotor/FLIM study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Water Distribution in Bacterial Spores: A Key Factor in Heat Resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hauck Tiburski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.06.028⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-013-9312-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302386v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02290639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+                <w:t xml:space="preserve">Direct investigation of viscosity of an atypical inner membrane of Bacillus spores: A molecular rotor/FLIM study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Espinasse</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Neveen Hosny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Kuimova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.08.006⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1828 (11), pp.2436-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195469v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced fluorescence technologies help to resolve long-standing questions about microbial vitality.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lan Cao-Hoang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Waché</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 54 (1), pp.738-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biot.201100344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00687376v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination and inactivation of Bacillus subtilis spores induced by moderate hydrostatic pressure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced fluorescence technologies help to resolve long-standing questions about microbial vitality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dantigny</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Yann Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lan Cao-Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.22849⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biot.201100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691825v1</w:t>
+                <w:t xml:space="preserve">hal-00687376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight into the Thermal Properties and the Biological Behaviour of the Bacterial Spores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Germination and inactivation of Bacillus subtilis spores induced by moderate hydrostatic pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-010-9165-0⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (5), pp.876-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.22849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05539883v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water activity of diverse media on spore germination of Aspergillus and Penicillium species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">New Insight into the Thermal Properties and the Biological Behaviour of the Bacterial Spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (3), pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-010-9165-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.031⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02321673v1</w:t>
+                <w:t xml:space="preserve">hal-05539883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of plant plasma membranes under hydrostatic pressure as monitored by fluorescent environment-sensitive probes</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of water activity of diverse media on spore germination of Aspergillus and Penicillium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Mély</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sidjè Paule-Marina Nanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.03.024⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.273-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661420v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure treatment of Saccharomyces cerevisiae in low-moisture environments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Behavior of plant plasma membranes under hydrostatic pressure as monitored by fluorescent environment-sensitive probes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Klymchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Mély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-009-2126-1⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1798 (8), pp.1601-1607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01625912v1</w:t>
+                <w:t xml:space="preserve">hal-02661420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to: Effect of the osmotic conditions during sporulation on the subsequent resistance of bacterial spores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Pressure treatment of Saccharomyces cerevisiae in low-moisture environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Espinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 80 (1), pp.107-114. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-008-1519-x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 85 (1), pp.165-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2126-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02291056v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depletion of phytosterols from the plant plasma membrane provides evidence for disruption of lipid rafts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to: Effect of the osmotic conditions during sporulation on the subsequent resistance of bacterial spores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (1), pp.107-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1519-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.08-111070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02657476v1</w:t>
+                <w:t xml:space="preserve">hal-02291056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell inactivation and membrane damage after long-term treatments at sub-zero temperature in the supercooled and frozen states</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Depletion of phytosterols from the plant plasma membrane provides evidence for disruption of lipid rafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Buhot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22 (11), pp.3980-3991. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.08-111070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bit.21981⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01626536v1</w:t>
+                <w:t xml:space="preserve">hal-02657476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage in Escherichia coli Cells Treated with a Combination of High Hydrostatic Pressure and Subzero Temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Cell inactivation and membrane damage after long-term treatments at sub-zero temperature in the supercooled and frozen states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.01212-07⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (6), pp.1245 - 1255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.21981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626537v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic and Antagonistic Effects of Combined Subzero Temperature and High Pressure on Inactivation of Escherichia coli</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+                <w:t xml:space="preserve">Damage in Escherichia coli Cells Treated with a Combination of High Hydrostatic Pressure and Subzero Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (1), pp.150 - 156. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.72.1.150–156.2006⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 73 (20), pp.6508 - 6518. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01212-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01626538v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape modification of phospholipid vesicles induced by high pressure: influence of bilayer compressibility.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Synergistic and Antagonistic Effects of Combined Subzero Temperature and High Pressure on Inactivation of Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Gervais</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (1), pp.150 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.72.1.150-156.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0006-3495(97)78772-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00687309v1</w:t>
+                <w:t xml:space="preserve">hal-01626538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shape modification of phospholipid vesicles induced by high pressure: influence of bilayer compressibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hayert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 72 (3), pp.1258-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0006-3495(97)78772-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00687309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A new design intended to relate high pressure treatment to yeast cell mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 41 (1), pp.49-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-1656(95)00052-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6579,2917 +6713,2917 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Matéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding low hydration state of bacteria spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Peltier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Dujourdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Capitani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maîtrise de l’humidité relative pour inactiver les bactéries pathogènes dans les industries agroalimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Lutter contre les flores pathogènes et d’altération »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Hautes Pressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Synergistic Effect of High Pressure and Nisin on the Inactivation of Heat-Resistant and Pathogenic Spores in Food Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Kmiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure treatment at mild temperature induces irreversible sensitization of bacterial spores to antimicrobial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diodanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés HPBB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton dynamics in bacterial spores, a neutron scattering investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Quasielastic Neutron Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Autrans, France. pp.02003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20158302003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la fluidité des membranes de spores de B. subtilis par microscopie de fluorescence résolue en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kuimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès sur les bactéries sporulantes pathogènes ou d’intérêt technologique (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How dehydration with glycerol protects bacteria cell membranes against deleterious effects of supercooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo 2015, 52nd annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ostrava, Czech Republic. pp.549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gas pressure survival/reactivation of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology (HPBB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological state technologies for food powders decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of tobacco cell plasma membrane : characterization, and modulation upon elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Regulation et Dynamique des Membranes Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid ordered domains of tobacco cell plasma membrane : in vivo visualization, spatial distribution and modulation upon elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Membrane Domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "interactions des miccrooganismes avec leurs environnements : adaptation, circulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of athermal and innovating decontamination technologies on spores and vegetative cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Turpin A-S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colas de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Factory for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of phytosterols on the structural and dynamic properties of plant plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. réunion du Groupe d'Etudes des Interactions Molécules Membranes GEIMM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9499,1549 +9633,1549 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of bacterial spores by Raman and OPTIR infrared spectroscopy using chemometrics and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sarkees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire de Vos Franzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXVeme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sarkees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk drying and decontamination on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying on foodborne pathogens Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk drying and heat decontamination on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehydration involve a large part of foodborne pathogens death after drying. Number of abstract : 7681570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival. Number of abstract : 70821533</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujol L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des conditions de séchage sur la survie de Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of tobacco cell plasma membrane : characterization, and modulation upon elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology (IWPMB) XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie / réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Interactions des microorganismes avec leurs environnements : adaptation, circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11051,370 +11185,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Combined Physical Stresses on Cells: The Role of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David S. Reid; Tanaboon Sajjaanantakul; Peter J. Lillford; Sanguansri Charoenrein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Properties in Food, Health, Pharmaceutical and Biological Systems: ISOPOW 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.71-85, 2010, 9780813812731. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9780470958193.ch6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’imagerie microscopique et la spectroscopie de fluorescence : outils essentiels pour l’étude de modèles cellulaires sous haute pression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Perrier-Cornet J.M. Grasset O., Andrault D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Développements récents des technologies haute-pression dans le domaine des biosciences, Helio-Graphic, pp.86-91, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie : calibrants de pression pour la gamme 0 - 2 GPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phil M. Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Chervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau CNRS des Hautes Pressions, pp.1-30, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11424,249 +11558,249 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopréservation et hautes pressions : des outils pour la maîtrise des dangers microbiologiques dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Jury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, pp.17-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des hautes pressions hydrostatiques en agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId300"/>
+      <w:footerReference w:type="default" r:id="rId306"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11734,51 +11868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D0E9503"/>
+    <w:nsid w:val="C1D74C7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11965,51 +12099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-perrier-cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6547-5731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128639539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298016v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Kmiha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Aouadhi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1946054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859839v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65093-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014283v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck-Tiburski" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconnelli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.017" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173746v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Diosdado Ca&#241;izares" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103244" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina K. Kuimova" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.003" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315975v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Bergaoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2014.12.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L2SH5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638760v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Andra Anca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687376v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Cao-Hoang" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100344" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5RTBCJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691825v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22849" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321673v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidj&#232; Paule-Marina Nanguy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bensoussan" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.031" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DGMQR7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661420v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.024" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657476v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Buhot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-111070" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.72.1.150&#8211;156.2006" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687309v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78772-1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668059v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1656(95)00052-r" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTN9NRFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316236v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316269v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533446v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Modugno" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316476v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diodanos" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582588v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302003" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02317692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805522v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809859v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756991v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748323v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-perrier-cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6547-5731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128639539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Aouadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1946054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65093-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck-Tiburski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconnelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Diosdado Ca&#241;izares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103244" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina K. Kuimova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Bergaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2014.12.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L2SH5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Andra Anca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225755" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Cao-Hoang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100344" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5RTBCJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22849" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321673v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidj&#232; Paule-Marina Nanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bensoussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DGMQR7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657476v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Buhot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-111070" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78772-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1656(95)00052-r" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTN9NRFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316269v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Modugno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diodanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02317692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805522v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809859v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>