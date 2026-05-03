--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1525,173 +1525,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of dried spores of Bacillus subtilis 168 by a treatment combining high temperature and pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cyril Iaconnelli</w:t>
+                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dujourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.017⟩</w:t>
+              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014283v1</w:t>
+                <w:t xml:space="preserve">hal-02173638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure sensitization of heat-resistant and pathogenic foodborne spores to nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1713,233 +1713,233 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Diosdado Cañizares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 84, pp.103244. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2019.103244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+                <w:t xml:space="preserve">Inactivation of dried spores of Bacillus subtilis 168 by a treatment combining high temperature and pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Hauck-Tiburski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amauri Rosenthal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Iaconnelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 295, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02173638v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t>
               </w:r>
@@ -2023,4687 +2023,4699 @@
               <w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02173597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Feurer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaliha Bechoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cayot</w:t>
+                <w:t xml:space="preserve">Audrey Jossier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91, pp.69-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321268v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02354329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lafarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Delize</w:t>
+                <w:t xml:space="preserve">Rémi Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t>
+              <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02354329v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Lepinois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascale Winckler</w:t>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Peltier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, pp.475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01950369v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01907589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Peltier</w:t>
+                <w:t xml:space="preserve">Cédric Grangeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+                <w:t xml:space="preserve">Florine Lepinois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9, pp.475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.00475⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01907589v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01950369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high pressure on the antimicrobial activity and secondary structure of the bacteriocin nisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Jossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.9 - 15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifset.2018.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01723399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular imaging using BODIPY-, pyrene- and phthalocyanine- based conjugates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faustine Bizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ipuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivian Lioret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (2), pp.413 - 420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Molin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01558447v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01509615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Laconelli</w:t>
+                <w:t xml:space="preserve">Layla Chemlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiona Zoz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Paul Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (1), pp.577-585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01509615v1</w:t>
+                <w:t xml:space="preserve">hal-01558447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caco-2 Invasion by Cronobacter sakazakii and Salmonella enterica Exposed to Drying and Heat Treatments in Dried State in Milk Powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01618841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery Estimation of Dried Foodborne Pathogens Is Directly Related to Rehydration Kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiona Zoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laconelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (8), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0160844⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of ethanol perturbation on viscosity and permeability of an inner membrane in Bacillus subtilis spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina K. Kuimova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1858 (9), pp.2060-2069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01466292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of hydrostatic pressure on yeasts isolated from deep-sea hydrothermal vents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Burgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Thi Minh Hué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 166 (9), pp.700-709. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of RNA-Quadruplexes in Live Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
+                <w:t xml:space="preserve">Cryopreservation of Escherichia coli K12TG1: Protection from the damaging effects of supercooling by freezing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyle Hukezalie</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I.M. Bergaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.5b03413⟩</w:t>
+              <w:t xml:space="preserve">Cryobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 70 (2), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2014.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02125776v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryopreservation of Escherichia coli K12TG1: Protection from the damaging effects of supercooling by freezing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Simonin</w:t>
+                <w:t xml:space="preserve">Visualization of RNA-Quadruplexes in Live Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Laguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I.M. Bergaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kyle Hukezalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Winckler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Katranji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2014.12.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (26), pp.8521-8525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.5b03413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02315975v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02125776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RIA. Revue Economique et Technique de l'Industrie Alimentaire Européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, novembre-décembre, pp.18-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modification of Plasma Membrane Organization in Tobacco Cells Elicited by Cryptogein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 164 (1), pp.273-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1104/pp.113.225755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02638760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard A Decréau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dalton Transactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (7), pp.3200 - 3208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03263267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subphthalocyanines: addressing water-solubility, nano-encapsulation, and activation for optical imaging of B16 melanoma cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Chassagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Gigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (90), pp.13975-13978. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4cc05503a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03262940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Distribution in Bacterial Spores: A Key Factor in Heat Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hauck Tiburski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amauri Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (1), pp.10-19. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-013-9312-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02290639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct investigation of viscosity of an atypical inner membrane of Bacillus spores: A molecular rotor/FLIM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kuimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1828 (11), pp.2436-2443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.06.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Research International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 54 (1), pp.738-744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodres.2013.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced fluorescence technologies help to resolve long-standing questions about microbial vitality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan Cao-Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Waché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/biot.201100344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination and inactivation of Bacillus subtilis spores induced by moderate hydrostatic pressure.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Impact of water activity of diverse media on spore germination of Aspergillus and Penicillium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidjè Paule-Marina Nanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dantigny</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bit.22849⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 142 (1-2), pp.273-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00691825v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insight into the Thermal Properties and the Biological Behaviour of the Bacterial Spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (3), pp.238-246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11483-010-9165-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05539883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of water activity of diverse media on spore germination of Aspergillus and Penicillium species</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sidjè Paule-Marina Nanguy</w:t>
+                <w:t xml:space="preserve">Germination and inactivation of Bacillus subtilis spores induced by moderate hydrostatic pressure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dantigny</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.031⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107 (5), pp.876-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bit.22849⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02321673v1</w:t>
+                <w:t xml:space="preserve">hal-00691825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of plant plasma membranes under hydrostatic pressure as monitored by fluorescent environment-sensitive probes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Klymchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Mély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1798 (8), pp.1601-1607. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.03.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure treatment of Saccharomyces cerevisiae in low-moisture environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85 (1), pp.165-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-009-2126-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Effect of the osmotic conditions during sporulation on the subsequent resistance of bacterial spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.107-114. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-008-1519-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02291056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depletion of phytosterols from the plant plasma membrane provides evidence for disruption of lipid rafts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FASEB Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 22 (11), pp.3980-3991. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1096/fj.08-111070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02657476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell inactivation and membrane damage after long-term treatments at sub-zero temperature in the supercooled and frozen states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (6), pp.1245 - 1255. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.21981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage in Escherichia coli Cells Treated with a Combination of High Hydrostatic Pressure and Subzero Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 73 (20), pp.6508 - 6518. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.01212-07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic and Antagonistic Effects of Combined Subzero Temperature and High Pressure on Inactivation of Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (1), pp.150 - 156. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aem.72.1.150-156.2006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape modification of phospholipid vesicles induced by high pressure: influence of bilayer compressibility.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hayert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 72 (3), pp.1258-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0006-3495(97)78772-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00687309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new design intended to relate high pressure treatment to yeast cell mass transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 41 (1), pp.49-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0168-1656(95)00052-r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6713,423 +6725,423 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
+                <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
+              <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264297v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t>
+                <w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matéo Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05264282v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA.</w:t>
+                <w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bonnot Emma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavaud Matéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding low hydration state of bacteria spores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7145,73 +7157,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7270,700 +7282,700 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maîtrise de l’humidité relative pour inactiver les bactéries pathogènes dans les industries agroalimentaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
+                <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Lutter contre les flores pathogènes et d’altération »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Dijon, France</w:t>
+              <w:t xml:space="preserve">Forum Hautes Pressions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289819v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chloé Modugno</w:t>
+                <w:t xml:space="preserve">Maîtrise de l’humidité relative pour inactiver les bactéries pathogènes dans les industries agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Zoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Hautes Pressions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Sète, France</w:t>
+              <w:t xml:space="preserve">Colloque « Lutter contre les flores pathogènes et d’altération »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316269v1</w:t>
+                <w:t xml:space="preserve">hal-05289819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05289783v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01533452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez-Martin</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01533452v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Synergistic Effect of High Pressure and Nisin on the Inactivation of Heat-Resistant and Pathogenic Spores in Food Matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhir Kmiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedia Aouadhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01533446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7978,208 +7990,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High pressure treatment at mild temperature induces irreversible sensitization of bacterial spores to antimicrobial agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Diodanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrés HPBB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton dynamics in bacterial spores, a neutron scattering investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Colas de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Peters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8201,628 +8213,628 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Quasielastic Neutron Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Autrans, France. pp.02003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/20158302003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la fluidité des membranes de spores de B. subtilis par microscopie de fluorescence résolue en temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Modugno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neveen Hosny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Kuimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès sur les bactéries sporulantes pathogènes ou d’intérêt technologique (SFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How dehydration with glycerol protects bacteria cell membranes against deleterious effects of supercooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryo 2015, 52nd annual meeting of the society for cryobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Ostrava, Czech Republic. pp.549, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05289794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High gas pressure survival/reactivation of soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology (HPBB 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbiological state technologies for food powders decontamination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8837,793 +8849,793 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Factory Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Frankfort, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of tobacco cell plasma membrane : characterization, and modulation upon elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole Regulation et Dynamique des Membranes Biologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid ordered domains of tobacco cell plasma membrane : in vivo visualization, spatial distribution and modulation upon elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kiên Kiêu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Membrane Domains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop "interactions des miccrooganismes avec leurs environnements : adaptation, circulation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02481121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effectiveness of athermal and innovating decontamination technologies on spores and vegetative cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Turpin A-S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Colas de La Noue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Food Factory for the Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Goteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of phytosterols on the structural and dynamic properties of plant plasma membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Buhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. réunion du Groupe d'Etudes des Interactions Molécules Membranes GEIMM 13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Mittelwihr (Alsace), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9633,78 +9645,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid identification of bacterial spores by Raman and OPTIR infrared spectroscopy using chemometrics and machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sarkees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire de Vos Franzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9719,113 +9731,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chimiométrie XXVeme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Winckler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Sarkees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Dikec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9840,113 +9852,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium HARMI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Dole, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk drying and decontamination on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9961,113 +9973,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying on foodborne pathogens Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10082,113 +10094,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of milk drying and heat decontamination on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10203,350 +10215,350 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rehydration involve a large part of foodborne pathogens death after drying. Number of abstract : 7681570</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival. Number of abstract : 70821533</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pujol L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alvarez-Martin P.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10561,100 +10573,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des conditions de séchage sur la survie de Salmonella enterica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10669,100 +10681,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e édition du congrès National de la Société Française de Microbiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10777,100 +10789,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10885,297 +10897,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Micro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial organization of tobacco cell plasma membrane : characterization, and modulation upon elicitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Der</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iulia-Andra Anca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology (IWPMB) XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survie / réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hartmann, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop « Interactions des microorganismes avec leurs environnements : adaptation, circulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11185,622 +11197,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Combined Physical Stresses on Cells: The Role of Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David S. Reid; Tanaboon Sajjaanantakul; Peter J. Lillford; Sanguansri Charoenrein. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Properties in Food, Health, Pharmaceutical and Biological Systems: ISOPOW 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, pp.71-85, 2010, 9780813812731. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470958193.ch6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’imagerie microscopique et la spectroscopie de fluorescence : outils essentiels pour l’étude de modèles cellulaires sous haute pression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwen Moussa</w:t>
+                <w:t xml:space="preserve">Métrologie : calibrants de pression pour la gamme 0 - 2 GPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil M. Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Chervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Développements récents des technologies haute-pression dans le domaine des biosciences, Helio-Graphic, pp.86-91, 2005</w:t>
+              <w:t xml:space="preserve">, Réseau CNRS des Hautes Pressions, pp.1-30, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627446v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie : calibrants de pression pour la gamme 0 - 2 GPA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grasset</w:t>
+                <w:t xml:space="preserve">L’imagerie microscopique et la spectroscopie de fluorescence : outils essentiels pour l’étude de modèles cellulaires sous haute pression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gervais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrier-Cornet J.M. Grasset O., Andrault D. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Réseau CNRS des Hautes Pressions, pp.1-30, 2005</w:t>
+              <w:t xml:space="preserve">, Développements récents des technologies haute-pression dans le domaine des biosciences, Helio-Graphic, pp.86-91, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123176v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopréservation et hautes pressions : des outils pour la maîtrise des dangers microbiologiques dans les aliments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Jury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02319042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des hautes pressions hydrostatiques en agroalimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwen Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gervais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId306"/>
+      <w:footerReference w:type="default" r:id="rId307"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11868,51 +11880,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C1D74C7A"/>
+    <w:nsid w:val="3D9C6C0C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12099,51 +12111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-perrier-cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6547-5731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128639539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Aouadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1946054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65093-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014283v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck-Tiburski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconnelli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.017" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173746v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Diosdado Ca&#241;izares" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103244" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466292v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina K. Kuimova" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315975v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Bergaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2014.12.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L2SH5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638760v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Andra Anca" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225755" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687376v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Cao-Hoang" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100344" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5RTBCJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691825v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22849" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321673v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidj&#232; Paule-Marina Nanguy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bensoussan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.031" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DGMQR7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661420v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.024" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657476v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Buhot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-111070" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687309v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78772-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668059v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1656(95)00052-r" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTN9NRFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316236v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316269v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533446v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Modugno" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316476v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diodanos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582588v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302003" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02317692v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805522v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809859v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756991v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748323v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-perrier-cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6547-5731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128639539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Aouadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1946054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65093-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Diosdado Ca&#241;izares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck-Tiburski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina K. Kuimova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315975v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Bergaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2014.12.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L2SH5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Andra Anca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225755" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Cao-Hoang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5RTBCJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidj&#232; Paule-Marina Nanguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bensoussan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DGMQR7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22849" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Buhot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-111070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78772-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1656(95)00052-r" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTN9NRFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Modugno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diodanos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582588v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02317692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756991v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748323v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>