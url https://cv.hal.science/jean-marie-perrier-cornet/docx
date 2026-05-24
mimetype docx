--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1,11825 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11773 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.06504065041px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie PERRIER-CORNET </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-marie-perrier-cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6547-5731</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">128639539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=69V2OwQAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (50)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-elastic neutron scattering studies on bacterial spores and their hydration water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colas de la Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatsuhito Matsuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael M Koza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tilo Seydel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-39. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44676-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydration on calcium dipicolinate (CaDPA) during UVb and UVc exposure studied via Raman, FTIR and O-PTIR spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 443, pp.114823. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2023.114823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04098103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multispectral fluorescence sensitivity to acidic and polyphenolic changes in Chardonnay wines – The case study of malolactic fermentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 370, pp.131370. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uptake of UVc induced photoproducts of dipicolinic acid by Bacillus subtilis spores – Effects on the germination and UVc resistance of the spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.112569. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112569⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and microscopic characterization of dipicolinic acid and its salt photoproducts – A UVc effect study on DPA in solution and in bacterial spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Coelho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part A: Molecular and Biomolecular Spectroscopy [1994-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 280, pp.121502. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.saa.2022.121502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03761812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of pulsed near infrared light (NIR) on Bacillus subtilis spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaliha Bechoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology B: Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234, pp.112530. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotobiol.2022.112530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inhibitory effect of high hydrostatic pressure, nisin, and moderate heating on the inactivation of Paenibacillus sp. and Terribacillus aidingensis spores isolated from UHT milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Kmiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Aouadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slah Mejri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 43 (1), pp.328-340. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2021.1946054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycling versus Continuous High Pressure treatments at moderate temperatures: Effect on bacterial spores?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Ferret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Paniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Auvy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Chamontin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 74, pp.102828. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2021.102828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the Effects of High Pressure on Bacterial Spores Using Synchrotron Infrared Spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Capitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2019.03122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02466732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The molecular dynamics of bacterial spore and the role of calcium dipicolinate in core properties at the sub-nanosecond time-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colas de La Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Natali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fekraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-65093-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02859839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of dried spores of Bacillus subtilis 168 by a treatment combining high temperature and pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hauck-Tiburski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconnelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 295, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2019.01.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure sensitization of heat-resistant and pathogenic foodborne spores to nisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Kmiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Aouadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esther Diosdado Cañizares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.103244. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of multivariate images in fluorescence microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaliha Bechoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods and Applications in Fluorescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.035004. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2050-6120/ab1886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high hydrostatic pressure on extraction of B-phycoerythrin from Porphyridium cruentum: Use of confocal microscopy and image processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Denimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Aldo Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Algal Research - Biomass, Biofuels and Bioproducts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (UNSP 101394), pp.1-8. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.algal.2018.101394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02173597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high hydrostatic pressure on the structure of the soluble protein fraction in Porphyridium cruentum extracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Lafarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Pradelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Cayot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58, pp.102226. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2019.102226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved Fluorescence and Generalized Polarization: Innovative tools to assess bull sperm membrane dynamics during slow freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaliha Bechoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 91, pp.69-76. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2019.10.196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell Death Mechanisms Induced by Photo-Oxidation Studied at the Cell Scale in the Yeast Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Grangeteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florine Lepinois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.02640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01950369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Injuries in Cronobacter sakazakii CIP 103183T and Salmonella enterica Exposed to Drying and Subsequent Heat Treatment in Milk Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.475. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of high pressure on the antimicrobial activity and secondary structure of the bacteriocin nisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Loupiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Jossier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Neiers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47, pp.9 - 15. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2018.01.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01723399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular imaging using BODIPY-, pyrene- and phthalocyanine- based conjugates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Bizet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Ipuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivian Lioret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (2), pp.413 - 420. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmc.2017.11.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying parameters greatly affect the destruction of Cronobacter sakazakii and Salmonella Typhimurium in standard buffer and milk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 62, pp.82 - 91. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2016.10.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the heat inactivation of foodborne pathogens in milk powder : High relevance of the substrate water activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layla Chemlal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Molin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 99 (1), pp.577-585. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caco-2 Invasion by Cronobacter sakazakii and Salmonella enterica Exposed to Drying and Heat Treatments in Dried State in Milk Powder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01893⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery Estimation of Dried Foodborne Pathogens Is Directly Related to Rehydration Kinetics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Laconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (8), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0160844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ethanol perturbation on viscosity and permeability of an inner membrane in Bacillus subtilis spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina K. Kuimova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1858 (9), pp.2060-2069. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2016.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative High Gas Pressure Microscopy Chamber Designed for Biological Cell Observation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microscopy and Microanalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22 (01), pp.63 - 70. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1431927615015639⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of hydrostatic pressure on yeasts isolated from deep-sea hydrothermal vents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaétan Burgaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Minh Hué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Arzur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Coton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 166 (9), pp.700-709. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2015.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation of Escherichia coli K12TG1: Protection from the damaging effects of supercooling by freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I.M. Bergaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 70 (2), pp.115-121. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2014.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visualization of RNA-Quadruplexes in Live Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Laguerre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle Hukezalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Katranji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Chanteloup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 137 (26), pp.8521-8525. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.5b03413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La biopréservation: une stratégie d’avenir pour la conservation des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIA. Revue Economique et Technique de l'Industrie Alimentaire Européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, novembre-décembre, pp.18-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing medically relevant metals onto water-soluble subphthalocyanines: towards bimodal imaging and theranostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard A Decréau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 44 (7), pp.3200 - 3208. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4dt03536d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of Plasma Membrane Organization in Tobacco Cells Elicited by Cryptogein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia-Andra Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 164 (1), pp.273-286. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1104/pp.113.225755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subphthalocyanines: addressing water-solubility, nano-encapsulation, and activation for optical imaging of B16 melanoma cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bernhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remi Chassagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Gigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (90), pp.13975-13978. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cc05503a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03262940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water Distribution in Bacterial Spores: A Key Factor in Heat Resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hauck Tiburski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amauri Rosenthal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (1), pp.10-19. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-013-9312-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct investigation of viscosity of an atypical inner membrane of Bacillus spores: A molecular rotor/FLIM study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveen Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kuimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1828 (11), pp.2436-2443. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2013.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02302386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can pressure-induced cell inactivation be related to cell volume compression? A case study for Saccharomyces cerevisiae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (1), pp.738-744. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2013.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01195469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced fluorescence technologies help to resolve long-standing questions about microbial vitality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Cao-Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Waché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/biot.201100344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insight into the Thermal Properties and the Biological Behaviour of the Bacterial Spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Biophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (3), pp.238-246. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11483-010-9165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germination and inactivation of Bacillus subtilis spores induced by moderate hydrostatic pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dantigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (5), pp.876-83. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.22849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of water activity of diverse media on spore germination of Aspergillus and Penicillium species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidjè Paule-Marina Nanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Bensoussan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dantigny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 142 (1-2), pp.273-276. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of plant plasma membranes under hydrostatic pressure as monitored by fluorescent environment-sensitive probes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrey Klymchenko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochimica et Biophysica Acta:Biomembranes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1798 (8), pp.1601-1607. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbamem.2010.03.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure treatment of Saccharomyces cerevisiae in low-moisture environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 85 (1), pp.165-174. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-009-2126-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to: Effect of the osmotic conditions during sporulation on the subsequent resistance of bacterial spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hue Nguyen Thi Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80 (1), pp.107-114. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-008-1519-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depletion of phytosterols from the plant plasma membrane provides evidence for disruption of lipid rafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 22 (11), pp.3980-3991. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.08-111070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell inactivation and membrane damage after long-term treatments at sub-zero temperature in the supercooled and frozen states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 101 (6), pp.1245 - 1255. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.21981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damage in Escherichia coli Cells Treated with a Combination of High Hydrostatic Pressure and Subzero Temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (20), pp.6508 - 6518. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.01212-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic and Antagonistic Effects of Combined Subzero Temperature and High Pressure on Inactivation of Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 72 (1), pp.150 - 156. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/aem.72.1.150-156.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01626538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shape modification of phospholipid vesicles induced by high pressure: influence of bilayer compressibility.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hayert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 72 (3), pp.1258-63. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0006-3495(97)78772-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new design intended to relate high pressure treatment to yeast cell mass transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-André Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 41 (1), pp.49-58. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0168-1656(95)00052-r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie OPTIR : application à la microspectroscopie des microorganismes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ièmes Journées scientifiques 2025 du GFSV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscopie OPTIR pour la caractérisation des microorganismes d'intérêt alimentaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matéo Lavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Spectroscopie infrarouge O-PTIR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MICROSCOPIE VIBRATIONNELLE OPTIR : APPLICATION A LA CARACTERISATION DE LA GRAINE DE BRASSICA JUNCEA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonnot Emma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavaud Matéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de l'Association Française d'Histotechnologie 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme DImaCell; Association Française d'histotechnologie, Jun 2023, Dijon, France. pp.93-106, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25830/afh.rfh.2024.36.1.93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Peltier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Dujourdy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Capitani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations in Food Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding low hydration state of bacteria spores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPOW14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de l’humidité relative pour inactiver les bactéries pathogènes dans les industries agroalimentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Zoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Lutter contre les flores pathogènes et d’altération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are bacterial spores activated by High Pressure treatment at 20°C ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Hautes Pressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Sète, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drying on Foodborne pathogens Salmonella enterica and Cronobacter Sakazakii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFP’S Euopean Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Impact of Drying on Foodborne Pathogens Salmonella enterica and Cronobacter sakazakii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Alvarez-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Synergistic Effect of High Pressure and Nisin on the Inactivation of Heat-Resistant and Pathogenic Spores in Food Matrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhir Kmiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedia Aouadhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP's 13th European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of water in bacteria spore resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISOPOW 13, International Symposium on the Properties of Water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High pressure treatment at mild temperature induces irreversible sensitization of bacterial spores to antimicrobial agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Diodanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrés HPBB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton dynamics in bacterial spores, a neutron scattering investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Colas de La Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Quasielastic Neutron Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Autrans, France. pp.02003, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20158302003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01582588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographie de la fluidité des membranes de spores de B. subtilis par microscopie de fluorescence résolue en temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Loison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neveen Hosny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Kuimova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès sur les bactéries sporulantes pathogènes ou d’intérêt technologique (SFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How dehydration with glycerol protects bacteria cell membranes against deleterious effects of supercooling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Gros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryo 2015, 52nd annual meeting of the society for cryobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Ostrava, Czech Republic. pp.549, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cryobiol.2015.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Gas Pressure Survival/Reactivation of Soil Microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann, A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05289794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High gas pressure survival/reactivation of soil microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on High Pressure Bioscience and Biotechnology (HPBB 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological state technologies for food powders decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Factory Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of tobacco cell plasma membrane : characterization, and modulation upon elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia-Andra Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Regulation et Dynamique des Membranes Biologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Porquerolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liquid ordered domains of tobacco cell plasma membrane : in vivo visualization, spatial distribution and modulation upon elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kiên Kiêu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia-Andra Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Membrane Domains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "interactions des miccrooganismes avec leurs environnements : adaptation, circulation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02481121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie et/ou réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of athermal and innovating decontamination technologies on spores and vegetative cells.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. Turpin A-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Colas de La Noue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Food Factory for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of phytosterols on the structural and dynamic properties of plant plasma membrane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Buhot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. réunion du Groupe d'Etudes des Interactions Molécules Membranes GEIMM 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Mittelwihr (Alsace), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid identification of bacterial spores by Raman and OPTIR infrared spectroscopy using chemometrics and machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sarkees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claire de Vos Franzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie XXVeme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05512962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIR : infrared microspectroscopy for advanced characterization of microorganisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Winckler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Pacheco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Sarkees</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Dikec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium HARMI 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Dole, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05264271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of milk drying and decontamination on foodborne pathogen Salmonella enterica survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drying on foodborne pathogens Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème édition du congrès National de la Société Française de Microbiologie,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of milk drying and heat decontamination on foodborne pathogen Salmonella enterica survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin, P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème congrès de la Société Française de Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehydration involve a large part of foodborne pathogens death after drying. Number of abstract : 7681570</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival. Number of abstract : 70821533</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pujol L</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvarez-Martin P.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of Salmonella and Salmonellosis (ISSS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Forum des Jeunes chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des conditions de séchage sur la survie de Salmonella enterica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e édition du congrès National de la Société Française de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress of the International Association of Food Protection. Cardiff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Wales, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of drying kinetics on foodborne pathogen Salmonella enterica survival</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial organization of tobacco cell plasma membrane : characterization, and modulation upon elicitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Gerbeau-Pissot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Der</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iulia-Andra Anca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. International Workshop on Plant Membrane Biology (IWPMB) XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Kurashiki, Japan. , 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survie / réactivation de microorganismes du sol sous hautes pressions gazeuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Ragon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hartmann, A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Interactions des microorganismes avec leurs environnements : adaptation, circulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05290416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Combined Physical Stresses on Cells: The Role of Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Beney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">David S. Reid; Tanaboon Sajjaanantakul; Peter J. Lillford; Sanguansri Charoenrein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Properties in Food, Health, Pharmaceutical and Biological Systems: ISOPOW 10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley, pp.71-85, 2010, 9780813812731. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470958193.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagerie microscopique et la spectroscopie de fluorescence : outils essentiels pour l’étude de modèles cellulaires sous haute pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrier-Cornet J.M. Grasset O., Andrault D. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Développements récents des technologies haute-pression dans le domaine des biosciences, Helio-Graphic, pp.86-91, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01627446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie : calibrants de pression pour la gamme 0 - 2 GPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phil M. Oger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Chervin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grasset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils et méthodes pour la recherche à haute pression</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau CNRS des Hautes Pressions, pp.1-30, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : des outils pour la maîtrise des dangers microbiologiques dans les aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Jury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des hautes pressions hydrostatiques en agroalimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Perrier-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwen Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Gervais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId308"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11880,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D9C6C0C"/>
+    <w:nsid w:val="94F32FBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12111,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-perrier-cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6547-5731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128639539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298016v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Kmiha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Aouadhi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1946054" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65093-y" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173746v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Diosdado Ca&#241;izares" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103244" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014283v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck-Tiburski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconnelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466292v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina K. Kuimova" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315975v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Bergaoui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2014.12.006" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L2SH5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638760v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Andra Anca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225755" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Cao-Hoang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100344" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5RTBCJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidj&#232; Paule-Marina Nanguy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bensoussan" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.031" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DGMQR7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691825v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22849" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661420v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657476v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Buhot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-111070" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687309v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78772-1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668059v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1656(95)00052-r" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTN9NRFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316236v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316269v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533446v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Modugno" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316476v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diodanos" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582588v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02317692v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805522v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809859v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756991v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748323v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-perrier-cornet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6547-5731" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128639539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=69V2OwQAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575529v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de la Noue" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuhito Matsuo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Natali" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael M Koza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilo Seydel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44676-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04098103v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Dikec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pacheco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dujourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sandt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Winckler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2023.114823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03430039v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Marin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Perrier-Cornet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Coelho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131370" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03792017v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lavaud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112569" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03761812v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.saa.2022.121502" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03762800v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaliha Bechoua" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotobiol.2022.112530" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03298016v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhir Kmiha" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Modugno" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedia Aouadhi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slah Mejri" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2021.1946054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03404261v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fekraoui" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Paniel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Auvy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chamontin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2021.102828" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02466732v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Peltier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capitani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03122" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02859839v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Colas de La Noue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gervais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Martinez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65093-y" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02014283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck-Tiburski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amauri Rosenthal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconnelli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2019.01.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173746v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Diosdado Ca&#241;izares" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103244" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02173638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2050-6120/ab1886" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02173597v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tran" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Denimal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lafarge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Journaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Aldo Lee" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.101394" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WRC0CNH2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321268v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pradelles" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cayot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2019.102226" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02354329v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jossier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delize" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2019.10.196" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01950369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grangeteau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Lepinois" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dupont" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02640" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01907589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez-Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00475" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01723399v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2018.01.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-80PJWCNR-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01687238v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Bizet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ipuy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bernhard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivian Lioret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2017.11.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01509615v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laconelli" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Zoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2016.10.005" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01558447v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layla Chemlal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Molin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.06.028" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJL2BCG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01618841v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01893" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466823v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0160844" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01466292v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Loison" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina K. Kuimova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2016.06.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485208v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Ragon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Nguyen Thi Minh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Burgaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927615015639" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321309v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Burgaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Minh Hu&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Arzur" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2015.07.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315975v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Bergaoui" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2014.12.006" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T1L2SH5L-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125776v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Laguerre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle Hukezalie" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Katranji" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Chanteloup" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.5b03413" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319067v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263267v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard A Decr&#233;au" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4dt03536d" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638760v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau-Pissot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Der" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulia-Andra Anca" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Grosjean" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225755" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03262940v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Chassagnon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Gigot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cc05503a" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02290639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hauck Tiburski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-013-9312-5" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02302386v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neveen Hosny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Kuimova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2013.06.028" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195469v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwen Moussa" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Espinasse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2013.08.006" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QG4DB8BW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687376v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Roche" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Cao-Hoang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Wach&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biot.201100344" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N5RTBCJC-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05539883v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9165-0" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-H1NNTQJS-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691825v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.22849" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02321673v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidj&#232; Paule-Marina Nanguy" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Bensoussan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.06.031" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7DGMQR7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661420v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Klymchenko" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamem.2010.03.024" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-009-2126-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BXFHCVGQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02291056v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-008-1519-x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-76SDM0L9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657476v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Buhot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonneau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.08-111070" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626536v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Dumont" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.21981" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D28621E8C715FCB11CE230EEB11B2514C62A2F9C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01212-07" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626538v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.72.1.150-156.2006" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687309v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beney" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hayert" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gervais" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0006-3495(97)78772-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668059v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Marechal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0168-1656(95)00052-r" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CTN9NRFV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#233;o Lavaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264308v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnot Emma" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavaud Mat&#233;o" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25830/afh.rfh.2024.36.1.93" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316260v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316236v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289819v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin, P" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316269v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289783v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533452v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01533446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Modugno" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316070v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316476v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Diodanos" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582588v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Peters" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20158302003" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02317692v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316221v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gros" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cryobiol.2015.10.051" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DB50BG0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05289794v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hartmann, A" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481090v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hartmann" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290453v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805522v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Gerbeau Pissot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809859v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ki&#234;n Ki&#234;u" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02481121v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746507v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02537346v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Turpin A-S" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colas de La Noue" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756991v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05512962v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Sarkees" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire de Vos Franzin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05264271v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290317v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290310v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290308v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290035v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pujol" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290042v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pujol L" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Martin P." TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290394v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290330v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290081v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290125v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748323v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05290416v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625897v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470958193.ch6" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01627446v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123176v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil M. Oger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Chervin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grasset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02319042v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Jury" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01625888v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>