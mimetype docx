--- v0 (2026-03-31)
+++ v1 (2026-05-02)
@@ -1606,50 +1606,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet Silfide : vers un accès ouvert aux ressources linguistiques francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 1-2, pp.77-85</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Man-Machine Dialogues and Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1658,139 +1740,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00526967v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-00521618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel lexique pour un traitement automatique de la référence ?</w:t>
               </w:r>
@@ -2048,234 +2048,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03631025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ORTOLANG: a French infrastructure for Open Resources and TOols for LANGuage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th CLARIN Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLARIN ERIC, LPL (CNRS-AMU) &amp; LSIS (CNRS-AMU), Oct 2016, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Que fait et peut faire la communauté scientifique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Adda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bernhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGLFLF, Feb 2015, Meudon, France. pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280449v2</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01372257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Equipex ORTOLANG de mutualisation de ressources linguistiques écrites, orales et multimodales.</w:t>
               </w:r>
@@ -2432,191 +2432,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ORTOLANG : une infrastructure de mutualisation de ressources linguistiques écrites et orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Parisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de CMLF 2014, Berlin juillet 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Berlin, Allemagne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ORTOLANG 1 : une infrastructure de mutualisation de ressources linguistiques écrites et orales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de TALN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113961v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01113956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methodology for automatic identification of hypernyms in the definitions of large-scale dictionary</w:t>
               </w:r>
@@ -3161,50 +3161,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00334787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informatisation et valorisation sur le Net : un deuxième vie pour le TLF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international à l'occasion du 50e anniversaire du lancement du projet du Trésor de la Langue Française ; 23-25 janvier 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, NANCY, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00258120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Valorisation et exploitation scientifiques de documents numériques pour la recherche en linguistique : l'exemple du CNRTL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3213,126 +3282,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de CIDE 2007 Congrès International sur le Document Numérique, Nancy 2-4 juillet 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Nancy, France. pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00398659v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00258120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TILT, Trésor informatisé de la langue technique.</w:t>
               </w:r>
@@ -5773,50 +5773,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Refering in a Multimodal Environment : from NL to designation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Venaco Workshop ESCA ETRW. The structure of multimodal dialogue.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1991, Acquafredda di Maratea, Italy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00419526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">References in a Multimodal Dialogue : towards a Unified Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5838,73 +5933,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROSPEECH 91</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00521657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuous speech recognition approach for the design of a dictation machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5946,152 +6041,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Speech Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Genova, Italy. pp.953-956</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589091v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-00419526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Modal Human-Computer Dialogue</w:t>
               </w:r>
@@ -9243,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630818v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etienne-Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zitella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zaercher-Keck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bruneseaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1001787430094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526967v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521618v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03631025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372257v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gheorghita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William del Mancino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wittenburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Budin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398659v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258120v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bela&#239;d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2004.1263264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dendien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucsnak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419526v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Eurospeech.1989-300" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Bartol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duszak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izdebski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Buchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kunstmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aigrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Arnould Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630818v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etienne-Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zitella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zaercher-Keck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bruneseaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1001787430094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03631025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gheorghita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William del Mancino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wittenburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Budin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bela&#239;d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2004.1263264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dendien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucsnak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Eurospeech.1989-300" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Bartol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duszak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izdebski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Buchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kunstmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aigrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Arnould Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>