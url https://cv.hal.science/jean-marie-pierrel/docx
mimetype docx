--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -864,212 +864,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00141265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Trésor de la Langue Française Informatisé : un dictionnaire de référence accessible à tous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMOPA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 174, pp.25-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00726-011-0887-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00398661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un modèle générique d'organisation de corpus en ligne : application à la FReeBank</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Salmon-Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 45, pp.145-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00110970v1</w:t>
-              </w:r>
-[...88 lines deleted...]
-                <w:t xml:space="preserve">halshs-00398661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modélisation en linguistique</w:t>
               </w:r>
@@ -1338,256 +1338,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00099082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Silfide: A System for Open Access and Distributed Delivery of TEI Encoded Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bruneseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and the Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (1-2), pp.31-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1001787430094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Parler n'est pas suffisant&amp;quot;, point de vue sur les interfaces orales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour la science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 264</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...115 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lexique, langue et tâche dans un dialogue homme-machine finalisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 11, pp.95-117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet Silfide : vers un accès ouvert aux ressources linguistiques francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,51 +1707,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Man-Machine Dialogues and Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERCIM News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 26, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de linguistique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 14, pp.37-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of the Dempster-Shafer Rule in the Lexical Component of a Man-Machine Oral Dialog System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2432,57 +2432,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ORTOLANG 1 : une infrastructure de mutualisation de ressources linguistiques écrites et orales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ORTOLANG : une infrastructure de mutualisation de ressources linguistiques écrites et orales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bergounioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Parisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,126 +2566,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de CMLF 2014, Berlin juillet 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Berlin, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113956v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01113961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a methodology for automatic identification of hypernyms in the definitions of large-scale dictionary</w:t>
               </w:r>
@@ -3407,126 +3407,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00077376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La technologie au service de l'étude de la langue : corpus et dictionnaires informatisés.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du colloque international : "Language and Law : Legal communication in an interdisciplinary perspectives", 2-4 décembre 2004, Warsaw.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00005042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'apport de l'édition électronique à la diffusion des dictionnaires institutionnels TLFi (Trésor de la Langue française informatisée) et dictionnaires de l'Académie : des dictionnaires de langue à une véritable base de connaissances sur la langue française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers du livre : les dictionnaires à la Bibliothèque nationale de France à Paris, le mardi 8 Novembre 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture orientée-objet d'une ressource de visualisation de textes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,182 +3610,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annexes aux actes de la conférence EIAH 2005 (Environnements Informatiques pour l'Apprentissage Humain). Montpellier, 25-26 et 27 mai / édités par P. Tchounikine, M. Joab et L. Abrouk.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.43-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FReeBank : vers une base libre de corpus annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Salmon-Alt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eckhard Bick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3754,51 +3754,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie liée à l'Utilisation de Grandes Ressources Linguistiques dans le Cadre de l'Apprentissage :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Jadelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3977,50 +3977,158 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00100087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un ensemble de ressources informatisées et intégrées pour l'étude du fançais : FRANTEXT, TLFi, Dictionnaire de l'Académie et logiciel Stella, présentation et apprentissage de leur exploitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dendien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes. 9ème Conférence Annuelle sur le Traitement Automatique des Langues Naturelles (TALN). Nancy, palais des congrès. 24-27 juin 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.3-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00004837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les ressources de l'ATILF por l'analyse lexicale et textuelle : TLFi, Frantext et le logiciel Stella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4055,165 +4163,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicometra : 8èmes Journées Internationales d'Analyses Statistiques des Données Textuelles (JADT 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.137-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004834v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">halshs-00004837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computerized linguistic resources of the research laboratory ATILF for lexical and textual analysis : Frantext, TLFi, and the software Stella. Las Palmas, Espagne (27 mai - 2 juin 2002)</w:t>
               </w:r>
@@ -4301,57 +4301,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">ATILF's computerized linguistic resources involved in cooperative projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zina Tucsnak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ELSNET/ENABLER Resources Information Infrastructure Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00526960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quels corpus pour un dictionnaire des collocations ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Blumenthal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,152 +4461,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème journées de la linguistique de corpus, Lorient, 12-14 septembre 2002.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00007212v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">inria-00526960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources informatisées de l'ATILF pour l'étude du français : dictionnaires, encyclopédies, bases textuelles et logiciels d'exploitation</w:t>
               </w:r>
@@ -5006,90 +5006,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILFIDE : Serveur Interactif pour la Langue Française, son Identité, sa Diffusion et son Etude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Cruz-Lara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN'97</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5114,51 +5114,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Silfide project: an Open Access to Linguistic Resources in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5209,51 +5209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue de commande et référents évolutifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5304,51 +5304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix, geste et multimodalité : quand dire c'est faire faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Pouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5386,51 +5386,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodality: why and how?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5475,787 +5475,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la référence à la modélisation de la tâche : vers une certaine idée du dialogue homme-machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Dialogue des Pôles Parole et Langage Naturel (GDR-PRC CHM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Dourdan, France. pp.117-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00525142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Informations lexicales dans un dialogue oral homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Lexique du PRC Communication Homme-Machine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00525166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composante lexicale de la machine à dicter MAUD,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Lexique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1992, Toulouse, France. pp.71-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00589132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De la référence à la modélisation de la tâche : vers une certaine idée du dialogue homme-machine</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">References in a Multimodal Dialogue : towards a Unified Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Dialogue des Pôles Parole et Langage Naturel (GDR-PRC CHM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, Dourdan, France. pp.117-129</w:t>
+              <w:t xml:space="preserve">EUROSPEECH 91</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A continuous speech recognition approach for the design of a dictation machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Smaïli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Charpillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00525142v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Jean-Paul Haton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Speech Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Genova, Italy. pp.953-956</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00589091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multi-Modal Human-Computer Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Romary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Carbonell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th International Egonomics Association / IEA 1991</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Paris, France. pp.739-741</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00521620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refering in a Multimodal Environment : from NL to designation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Venaco Workshop ESCA ETRW. The structure of multimodal dialogue.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1991, Acquafredda di Maratea, Italy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00419526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idées et concepts de réalisation d'une machine à dicter destinée aux grands vocabulaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Charpillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...202 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Haton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes journées d'études sur la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1990, Montréal, Canada. pp.337-341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6280,51 +6280,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception, langage, raisonnement : une même représentation temporelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6362,51 +6362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse cognitive d'expressions temporelles dans un dialogue homme-machine en langage naturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6444,51 +6444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Should an Oral Dialogue System be Modular?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6756,51 +6756,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7029,320 +7029,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allocution d'ouverture des représentants de l'ATILF</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« Quels corpus et quels outils d’exploitation de corpus pour les études de linguistique et philologie romanes : l’unité de la romanistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Buchi</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Buchi, Éva; Chauveau, Jean-Paul; Pierrel, Jean-Marie. </w:t>
+                <w:t xml:space="preserve">Pierre Kunstmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Parodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim Stein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchi, Éva/Chauveau, Jean-Paul/Pierrel, Jean-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, : Société de linguistique romane/ÉliPhi, pp.129-157, 2016, Volume 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allocution d'ouverture des représentants de l'ATILF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Buchi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Buchi, Éva; Chauveau, Jean-Paul; Pierrel, Jean-Marie. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du XXVIIe Congrès international de linguistique et de philologie romanes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société de linguistique romane/ÉliPhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.3-6, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01340759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORTOLANG : Un équipement d’excellence pour la mutualisation et la valorisation des ressources sur le français et les langues de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les technologies pour les langues régionales de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGLFLF, pp.139-145, 2016, 978-2-11-139348-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970196v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-01113965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La féminisation dans la langue</w:t>
               </w:r>
@@ -7414,51 +7414,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research and Resource Enhancement in French Lexicography : the ATILF Laboratory's computerized resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Buchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7490,216 +7490,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Linguistique de corpus et Traitement Automatique de la langue.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication et connaissances : supports et médiations à l'âge de</w:t>
+            </w:r>
+            <w:br/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">l'information / J. G. Ganascia (Coordinateur).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00007501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linguistique de corpus et Traitement Automatique de la Langue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et connaissances : supports et médiations à l'âge de l'information / Jean-Gabriel Ganascia coordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00005041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogue homme-machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Marie Pierrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénierie des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.331-349, 2000, Traité IC2 (Information communication et commande)</w:t>
@@ -7728,90 +7728,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une normalisation des ressources linguistiques : le serveur SILFIDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Bonhomme</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Florence Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">K. Chibout, J. Mariani, N. Masson, F. Neel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources et évaluation en ingénierie de langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions De Boeck Université, pp.631-642, 2000, "Actualités scientifiques" de l'AUPELF•UREF</w:t>
@@ -7866,51 +7866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. M. Taylor and F. Néel and D. G. Bouwhuis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Structure of Multimodal Dialogue II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, John Benjamins, Amsterdam, pp.421-437, 2000</w:t>
@@ -7952,51 +7952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles références dans les dialogues homme-machine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Sabah, J. Vivier, A. Vilnat, J.M. Pierrel, L. Romary, A. Nicolle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Machine, langue et dialogue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Harmattan, 1998, Figures de l'Interaction</w:t>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexique et inférence(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie Klincksieck, pp.203-229, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8152,51 +8152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préactes du XXVIIe Congrès International de Linguistique et Philologie Romanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Buchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8474,51 +8474,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en oeuvre d'un accès ouvert à des ressources linguistiques — bilan du projet Silfide et perspectives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8549,51 +8549,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de convivialité dans un dialogue de commande multimodal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8637,51 +8637,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cognitive model for the representation of time in a man-machine dialogue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8826,50 +8826,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Prediction Model for the Recognition of Vocal Commands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Arnould Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] 98-R-006 || mathieu98a, 1998, 43 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00098408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un modèle de prédiction pour la reconnaissance de commandes vocales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Arnould Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8884,211 +8972,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Interne] 98-R-007 || mathieu98d, 1998, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SILFIDE : Serveur Interactif sur la Langue française, son Identité, sa Diffusion et son Etude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Pierrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 98-R-266 || pierrel98c, 1998, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00098477v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">inria-00098408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9243,51 +9243,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630818v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etienne-Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zitella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zaercher-Keck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110970v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398661v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098868v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonhomme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bruneseaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1001787430094" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03631025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113956v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113961v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gheorghita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William del Mancino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wittenburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Budin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007477v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005042v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bela&#239;d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2004.1263264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004834v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dendien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004837v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526960v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucsnak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525142v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419526v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521657v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521620v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Eurospeech.1989-300" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Bartol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duszak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izdebski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340759v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Buchi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970196v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113965v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kunstmann" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parodi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005041v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007501v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aigrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098557v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Arnould Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098477v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098408v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138808v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Pierrel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01630818v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Parisse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Petitjean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pierre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214335v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109520v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914295v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523517v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Etienne-Becker" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zitella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Zaercher-Keck" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396452v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Souvay" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141261v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Haton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00141265v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398661v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00726-011-0887-1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W5K0Q2K3-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110970v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Salmon-Alt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004831v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100990v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gardent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099082v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098868v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bonhomme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bruneseaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1001787430094" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521612v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526967v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521609v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521617v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03631025v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280449v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernhard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280452v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pestel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113949v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113961v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113956v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bergounioux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703171v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Gheorghita" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914465v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William del Mancino" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470724v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wittenburg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Bel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Borin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Budin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Calzolari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542677v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396440v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00334787v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258120v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00398659v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00077376v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Potier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bobot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005042v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004861v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100194v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eckhard Bick" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00786715v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Jadelot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00100087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Bela&#239;d" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Turcan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Bela&#239;d" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rangoni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DIAL.2004.1263264" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bernard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Lecomte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dendien" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004834v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00526960v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Tucsnak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blumenthal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004804v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004805v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bernet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099044v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reboul" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099064v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Jacquey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521593v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Cruz-Lara" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525176v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pouteau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00525166v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589132v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Sma&#239;li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Charpillet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Haton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521657v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589091v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521620v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Carbonell" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419526v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589120v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521599v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521601v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Eurospeech.1989-300" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152610v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danuta Bartol" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duszak" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Izdebski" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098423v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Nicolle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Sabah" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138778v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01634420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/societe/7429-les-big-data-a-decouvert.html" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113965v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kunstmann" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bozzi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Parodi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Stein" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340759v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Buchi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atilf.fr/cilpr2013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970196v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397463v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258126v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00007501v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005041v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099211v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099254v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00522032v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521658v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521580v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914287v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benzitoun" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chauveau" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396471v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Ganascia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Monnoyer" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aigrain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Massit-Folea" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152430v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00468100v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00537742v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721871v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107831v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grisvard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098408v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Arnould Mathieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098557v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00098477v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>