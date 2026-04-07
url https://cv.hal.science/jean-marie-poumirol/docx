--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t>
+                <w:t xml:space="preserve">Silicon nanoantennas for tailoring the optical properties of MoS2 monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
+                <w:t xml:space="preserve">Danae Katrisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M San-Jose</w:t>
+                <w:t xml:space="preserve">Aurélien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Agez</w:t>
+                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0284138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395789v1</w:t>
+                <w:t xml:space="preserve">hal-05351548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoantennas for tailoring the optical properties of MoS2 monolayers</w:t>
+                <w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danae Katrisioti</w:t>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cuche</w:t>
+                <w:t xml:space="preserve">Luis M San-Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (18), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0284138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351548v1</w:t>
+                <w:t xml:space="preserve">hal-05395789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional silicon nano-antennas for quantum emitter control designed by evolutionary optimization</w:t>
               </w:r>
@@ -400,64 +400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R. Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,606 +636,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Beret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+                <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Stoffel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6 (5), pp.3312-3320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268306v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracompact Binary Permanent Rare-Earth Magnet with 1.25-T Center Field and Fast-Decaying Stray Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t>
@@ -1982,90 +1982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the optical emission channels of monolayer semiconductors coupled to silicon nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivangi Shree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoplasmons in quasi-neutral epitaxial graphene nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,368 +2378,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of effective mass in InN by high-field oscillatory magnetoabsorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Integer quantum hall effect in trilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Millot</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ubrig</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gherasoiu</w:t>
+                <w:t xml:space="preserve">C. Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Walukiewicz</w:t>
+                <w:t xml:space="preserve">D. P. Arovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.126806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.126806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588212v1</w:t>
+                <w:t xml:space="preserve">hal-00642704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer quantum hall effect in trilayer graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of effective mass in InN by high-field oscillatory magnetoabsorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Marius Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Arovas</w:t>
+                <w:t xml:space="preserve">I. Gherasoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.125204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642704v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron cyclotron effective mass in indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gherasoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.079903</w:t>
@@ -2781,77 +2781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Magnetic Structure of Graphene Nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2902,77 +2902,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron-hole coexistence in disordered graphene probed by high-field magneto-transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,350 +3030,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00568112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge magnetotransport fingerprints in disordered graphene nanoribbons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Goiran</w:t>
+                <w:t xml:space="preserve">Adrian Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041413⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (37), pp.374013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568088v1</w:t>
+                <w:t xml:space="preserve">hal-00569705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
+                <w:t xml:space="preserve">Edge magnetotransport fingerprints in disordered graphene nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.041413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569705v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric field doping of few layer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3441,77 +3441,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of disorder on the v=2 quantum Hall plateau in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3571,77 +3571,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High magnetic field induced charge density waves and sign reversal of the Hall coefficient in graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,51 +3718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospectroscopy of AIP quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Semtsiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam synthesis of hyper-doped Si nanostructures for infrared plasmonics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toyama, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,51 +4056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Control of Excitonic flux in 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.144</w:t>
@@ -4410,77 +4410,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International TeraNano &amp;GDR-I THz Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
@@ -4503,273 +4503,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00814890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate voltage tuning of charge carrier dynamics in few layer grapheme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum hall effect in thin graphite under pulsed magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Escofier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">K. Novoselov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop on Semiconductors and carbon-based nanostructures in magnetic fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
+              <w:t xml:space="preserve">GdR Physique Mésoscopique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357835v1</w:t>
+                <w:t xml:space="preserve">hal-00358085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum hall effect in thin graphite under pulsed magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Gate voltage tuning of charge carrier dynamics in few layer grapheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Escofier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Physique Mésoscopique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Aussois, France</w:t>
+              <w:t xml:space="preserve">International workshop on Semiconductors and carbon-based nanostructures in magnetic fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358085v1</w:t>
+                <w:t xml:space="preserve">hal-00357835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4787,103 +4787,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding ladybird’s colours: structural mechanisms of colour production and pigment modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis San-Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4937,51 +4937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés électroniques du graphène et des matériaux à base de graphène sous champs magnétiques intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes mésoscopiques et effet Hall quantique [cond-mat.mes-hall]. INSA de Toulouse, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5177,51 +5177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Slipchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maggio-Aprile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.246803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ubrig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherasoiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walukiewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Arovas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.126806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/083006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568088v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041413" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/43/436004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Semtsiv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Masselink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smirnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357835v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Escofier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358085v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novoselov" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Slipchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maggio-Aprile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.246803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Arovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.126806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ubrig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherasoiu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walukiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/083006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041413" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/43/436004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Semtsiv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Masselink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smirnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novoselov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Escofier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>