--- v1 (2026-04-07)
+++ v2 (2026-05-08)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon nanoantennas for tailoring the optical properties of MoS2 monolayers</w:t>
+                <w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danae Katrisioti</w:t>
+                <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Wiecha</w:t>
+                <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Cuche</w:t>
+                <w:t xml:space="preserve">Luis M San-Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
+                <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 127 (18), </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0284138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351548v1</w:t>
+                <w:t xml:space="preserve">hal-05395789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding ladybird’s colours: Structural mechanisms of colour production and pigment modulation</w:t>
+                <w:t xml:space="preserve">Silicon nanoantennas for tailoring the optical properties of MoS2 monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marzia Carrada</w:t>
+                <w:t xml:space="preserve">Danae Katrisioti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Haddad</w:t>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis M San-Jose</w:t>
+                <w:t xml:space="preserve">Aurélien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzague Agez</w:t>
+                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">Guilhem Larrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324641. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 127 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0324641⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0284138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395789v1</w:t>
+                <w:t xml:space="preserve">hal-05351548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Directional silicon nano-antennas for quantum emitter control designed by evolutionary optimization</w:t>
               </w:r>
@@ -400,64 +400,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R. Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Arbouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -636,606 +636,606 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">Alix Valdenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.3312-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268306v1</w:t>
+                <w:t xml:space="preserve">hal-04003494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Devaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foussat</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04003494v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Montagnac</w:t>
+                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Beret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1459,51 +1459,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared nanoplasmonic properties of hyperdoped embedded Si nanocrystals in the few electrons regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1714,51 +1714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultracompact Binary Permanent Rare-Earth Magnet with 1.25-T Center Field and Fast-Decaying Stray Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bercher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1848,51 +1848,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyper-doped silicon nanoantennas and metasurfaces for tunable infrared plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Majorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wiecha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (5), pp.1393-1399. </w:t>
@@ -1982,90 +1982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the optical emission channels of monolayer semiconductors coupled to silicon nanoantennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shivangi Shree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2168,51 +2168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Jaccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6 (1), </w:t>
@@ -2250,51 +2250,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoplasmons in quasi-neutral epitaxial graphene nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,368 +2378,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer quantum hall effect in trilayer graphene</w:t>
+                <w:t xml:space="preserve">Determination of effective mass in InN by high-field oscillatory magnetoabsorption spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kumar</w:t>
+                <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">N. Ubrig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faugeras</w:t>
+                <w:t xml:space="preserve">I. Gherasoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Arovas</w:t>
+                <w:t xml:space="preserve">W. Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.125204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642704v1</w:t>
+                <w:t xml:space="preserve">hal-00588212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of effective mass in InN by high-field oscillatory magnetoabsorption spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integer quantum hall effect in trilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Millot</w:t>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ubrig</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+                <w:t xml:space="preserve">C. Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gherasoiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Walukiewicz</w:t>
+                <w:t xml:space="preserve">D. P. Arovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.126806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.126806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00588212v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00642704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron cyclotron effective mass in indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gherasoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.079903</w:t>
@@ -2781,77 +2781,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling the Magnetic Structure of Graphene Nanoribbons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebeca Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2896,873 +2896,873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-hole coexistence in disordered graphene probed by high-field magneto-transport</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Raquet</w:t>
+                <w:t xml:space="preserve">Adrian Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/083006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (37), pp.374013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568112v1</w:t>
+                <w:t xml:space="preserve">hal-00569705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
+                <w:t xml:space="preserve">Edge magnetotransport fingerprints in disordered graphene nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.041413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00569705v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00568088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge magnetotransport fingerprints in disordered graphene nanoribbons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Electric field doping of few layer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Roche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+                <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405, pp.1163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568088v1</w:t>
+                <w:t xml:space="preserve">hal-00484931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field doping of few layer graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Impact of disorder on the v=2 quantum Hall plateau in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Yang</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.121401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.121401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484931v1</w:t>
+                <w:t xml:space="preserve">hal-00568124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disorder on the v=2 quantum Hall plateau in graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">High magnetic field induced charge density waves and sign reversal of the Hall coefficient in graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.121401. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.436004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.121401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/43/436004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568124v1</w:t>
+                <w:t xml:space="preserve">in2p3-00663903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field induced charge density waves and sign reversal of the Hall coefficient in graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Electron-hole coexistence in disordered graphene probed by high-field magneto-transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22, pp.436004. </w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.083006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/43/436004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/083006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00663903v1</w:t>
+                <w:t xml:space="preserve">hal-00568112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospectroscopy of AIP quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. P. Semtsiv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3875,51 +3875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ion beam synthesis of hyper-doped Si nanostructures for infrared plasmonics applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3987,51 +3987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toyama, Japon, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4056,51 +4056,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the Control of Excitonic flux in 2D materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">META</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Optical Terahertz Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan. pp.144</w:t>
@@ -4410,77 +4410,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Coquillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Diakonova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International TeraNano &amp;GDR-I THz Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
@@ -4509,90 +4509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum hall effect in thin graphite under pulsed magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4643,90 +4643,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gate voltage tuning of charge carrier dynamics in few layer grapheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Escofier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Semiconductors and carbon-based nanostructures in magnetic fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
@@ -4787,103 +4787,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding ladybird’s colours: structural mechanisms of colour production and pigment modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Carrada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis San-Jose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzague Agez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4937,51 +4937,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés électroniques du graphène et des matériaux à base de graphène sous champs magnétiques intenses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systèmes mésoscopiques et effet Hall quantique [cond-mat.mes-hall]. INSA de Toulouse, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5177,51 +5177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Slipchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maggio-Aprile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.246803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Arovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.126806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ubrig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherasoiu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walukiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/083006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041413" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/43/436004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Semtsiv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Masselink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smirnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novoselov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Escofier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Slipchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maggio-Aprile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.246803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ubrig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherasoiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walukiewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Arovas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.126806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/43/436004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/083006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Semtsiv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Masselink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smirnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novoselov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Escofier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>