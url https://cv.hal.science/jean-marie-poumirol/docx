--- v2 (2026-05-08)
+++ v3 (2026-05-28)
@@ -636,563 +636,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Lamsaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Beret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix Valdenaire</w:t>
+                <w:t xml:space="preserve">Pierre Renucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Loïc Foussat</w:t>
+                <w:t xml:space="preserve">Delphine Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04003494v1</w:t>
+                <w:t xml:space="preserve">hal-04268306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavily Doped Si Nanocrystals Formed in P-(SiO/SiO 2 ) Multilayers: A Promising Route for Si-Based Infrared Plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alaa Eldin Giba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Stoffel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+                <w:t xml:space="preserve">Xavier Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Foussat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (5), pp.3312-3320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.2c05088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03845142v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04003494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Probing the optical near-field interaction of Mie nanoresonators with atomically thin semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+                <w:t xml:space="preserve">Ana Estrada-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wiecha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelien Cuche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01211-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04212490v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kapitza-resistance-like exciton dynamics in atomically flat MoSe2-WSe2 lateral heterojunction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Paradisanos</w:t>
+                <w:t xml:space="preserve">Control of light emission of quantum emitters coupled to silicon nanoantenna using cylindrical vector beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Montagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renucci</w:t>
+                <w:t xml:space="preserve">Yoann Brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelien Cuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Lagarde</w:t>
+                <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.5881. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (1), pp.239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-41538-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-023-01229-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268306v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04212490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperdoped Si nanocrystals embedded in silica for infrared plasmonics</w:t>
               </w:r>
@@ -2378,368 +2378,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of effective mass in InN by high-field oscillatory magnetoabsorption spectroscopy</w:t>
+                <w:t xml:space="preserve">Integer quantum hall effect in trilayer graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Millot</w:t>
+                <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ubrig</w:t>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Gherasoiu</w:t>
+                <w:t xml:space="preserve">C. Faugeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Walukiewicz</w:t>
+                <w:t xml:space="preserve">D. P. Arovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107, pp.126806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.126806⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00588212v1</w:t>
+                <w:t xml:space="preserve">hal-00642704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integer quantum hall effect in trilayer graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of effective mass in InN by high-field oscillatory magnetoabsorption spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+                <w:t xml:space="preserve">Marius Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. P. Arovas</w:t>
+                <w:t xml:space="preserve">I. Gherasoiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 83, pp.125204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00642704v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron cyclotron effective mass in indium nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gherasoiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Walukiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 98, pp.079903</w:t>
@@ -2807,51 +2807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cresti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2896,830 +2896,830 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00643329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron-hole coexistence in disordered graphene probed by high-field magneto-transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Balan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12, pp.083006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/083006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569705v1</w:t>
+                <w:t xml:space="preserve">hal-00568112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge magnetotransport fingerprints in disordered graphene nanoribbons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Goiran</w:t>
+                <w:t xml:space="preserve">Anodic bonded graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Balan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rakesh Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Boukhicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Beyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Bouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (37), pp.374013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/43/37/374013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00568088v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electric field doping of few layer graphene</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Edge magnetotransport fingerprints in disordered graphene nanoribbons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cresti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.041413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.041413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484931v1</w:t>
+                <w:t xml:space="preserve">hal-00568088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of disorder on the v=2 quantum Hall plateau in graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electric field doping of few layer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Goiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 405, pp.1163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568124v1</w:t>
+                <w:t xml:space="preserve">hal-00484931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High magnetic field induced charge density waves and sign reversal of the Hall coefficient in graphite</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Impact of disorder on the v=2 quantum Hall plateau in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Walter Escoffier</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 22, pp.436004. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.121401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/43/436004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.121401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00663903v1</w:t>
+                <w:t xml:space="preserve">hal-00568124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-hole coexistence in disordered graphene probed by high-field magneto-transport</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High magnetic field induced charge density waves and sign reversal of the Hall coefficient in graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 12, pp.083006. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.436004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1367-2630/12/8/083006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/22/43/436004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00568112v1</w:t>
+                <w:t xml:space="preserve">in2p3-00663903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetospectroscopy of AIP quantum wells</w:t>
               </w:r>
@@ -4436,51 +4436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International TeraNano &amp;GDR-I THz Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Osaka, Japan</w:t>
@@ -4522,77 +4522,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum hall effect in thin graphite under pulsed magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Novoselov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4656,77 +4656,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Escofier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Poumirol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Goiran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Raquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on Semiconductors and carbon-based nanostructures in magnetic fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Grenoble, France</w:t>
@@ -5177,51 +5177,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Slipchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maggio-Aprile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.246803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588212v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ubrig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherasoiu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walukiewicz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Arovas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.126806" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568088v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041413" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568124v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121401" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663903v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/43/436004" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/083006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Semtsiv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Masselink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smirnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novoselov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Escofier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Carrada" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M San-Jose" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzague Agez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Poumirol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324641" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351548v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danae Katrisioti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wiecha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cuche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Larrieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0284138" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04240574v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hernandez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Wiecha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.506085" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Lamsaadi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Cuche" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Paradisanos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Beret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202403009" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268306v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renucci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lagarde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41538-6" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003494v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Valdenaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Eldin Giba" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Stoffel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Devaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Foussat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.2c05088" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03845142v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Estrada-Real" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01211-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04212490v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Montagnac" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Br&#251;l&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-023-01229-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04088288v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Zhang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rinnert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Giba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3NR00035D" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04236606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mallet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Seine" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paillard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073827" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737737v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Majorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Demoulin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2022-0283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872025v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziyang Gan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emad Najafidehaghani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41699-022-00354-0" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455372v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercher" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Slipchenko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Maggio-Aprile" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Renner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevapplied.16.044012" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03040170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Majorel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Girard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.1c00019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075337v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivangi Shree" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01175" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stucky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Werner Scheerer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ren" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Jaccard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep37582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911214v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Yu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.246803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642704v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kumar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Escoffier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faugeras" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. P. Arovas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.126806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588212v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Millot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ubrig" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gherasoiu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Walukiewicz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608127v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goiran" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643329v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Ribeiro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresti" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.086601" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568112v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raquet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/12/8/083006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Balan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Kumar" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boukhicha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Beyssac" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bouillard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/37/374013" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-5QLMMDZ9-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.041413" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484931v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00568124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.121401" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00663903v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/22/43/436004" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441061v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goiran" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Semtsiv" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. T. Masselink" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Smirnov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532855v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Talbot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424449v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424426v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816650v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Coquillat" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Diakonova" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ribeiro" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Vitiello" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vicarelli" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2012.6380119" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814890v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358085v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Novoselov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357835v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Escofier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923388v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis San-Jose" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>