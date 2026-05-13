--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -234,364 +234,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05423362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expanding the genetic and clinical spectrum of Tatton-Brown-Rahman syndrome in a series of 24 French patients</w:t>
+                <w:t xml:space="preserve">Drug-target identification in COVID-19 disease mechanisms using computational systems biology approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hortense Thomas</w:t>
+                <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Alix</w:t>
+                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Renard</w:t>
+                <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Renaud</w:t>
+                <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Wourms</w:t>
+                <w:t xml:space="preserve">Martina Kutmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 61 (9), pp.878-885. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmg-2024-110031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1282859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811418v1</w:t>
+                <w:t xml:space="preserve">hal-04454379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug-target identification in COVID-19 disease mechanisms using computational systems biology approaches</w:t>
+                <w:t xml:space="preserve">Expanding the genetic and clinical spectrum of Tatton-Brown-Rahman syndrome in a series of 24 French patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Niarakis</w:t>
+                <w:t xml:space="preserve">Hortense Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Ostaszewski</w:t>
+                <w:t xml:space="preserve">Tom Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Mazein</w:t>
+                <w:t xml:space="preserve">Emeline Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inna Kuperstein</w:t>
+                <w:t xml:space="preserve">Mathilde Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Kutmon</w:t>
+                <w:t xml:space="preserve">Justine Wourms</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 61 (9), pp.878-885. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2023.1282859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/jmg-2024-110031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454379v1</w:t>
+                <w:t xml:space="preserve">hal-04811418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID19 Disease Map, a computational knowledge repository of virus-host interaction mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Phair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1313,103 +1313,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A versatile and interoperable computational framework for the analysis and modeling of COVID-19 disease mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Niarakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Ostaszewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Mazein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inna Kuperstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Kutmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1761,51 +1761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Basset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Golmard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04811418v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Thomas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Alix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wourms" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2024-110031" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454379v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mazein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kutmon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1282859" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385317v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202110387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ollagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01250-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ory-Magne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10348-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cristobal Monraz Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sompairac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhivotovsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna&#160;m. Ollila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Han" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faraco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04504734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05423362v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Kasper" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Boulouard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Basset" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Golmard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Sassi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.35475" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454379v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Niarakis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Ostaszewski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Mazein" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inna Kuperstein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Kutmon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2023.1282859" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04811418v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Thomas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Alix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Renard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Wourms" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2024-110031" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03385317v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Phair" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/msb.202110387" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03282716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Benkirane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Marelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Guissart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Roubertie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ollagnon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41436-021-01250-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03359686v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ravel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Calmels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ory-Magne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-020-10348-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03168365v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Cristobal Monraz Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sompairac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Calzone" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Zhivotovsky" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12040990" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02137019v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna&#160;m. Ollila" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Han" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Faraco" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ling Lin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2014.12.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04504734v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0171" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907738v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02934638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Ferrer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Roynard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarquinio Cyril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>