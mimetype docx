--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -724,4727 +724,4727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02943924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension de Seca Jean-Marie : Christophe Assens, 2016, Réseaux sociaux. Tous ego ? Libre ou otage du regard des autres, Bruxelles, De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 33 (juillet), https://cpp.numerev.com/articles/revue-33/1438-christophe-assens-reseaux-sociaux-tous-ego-libre-ou-otage-du-regard-des-autres-bruxelles-de-boeck</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephen Graham, Sounds of the Underground: A Cultural, Political and Aesthetic Mapping of Underground and Fringe Music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 7, https://journals.openedition.org/transposition/2699. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.2699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transposition.2699⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-02967127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire. Créateur d'échanges et de transversalités dans le Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (juin), pp.35-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques linguistiques et usages de l’anglais dans les musiques électro-amplifiées en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Spanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.122-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2016.340109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Serge Moscovici (1925-2014) : In Memoriam »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1167-serge-moscovici-1925-2014-in-memoriam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02960732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Stéphane François , 2014, Au-delà des vents du nord. L’extrême droite française et les Indo-Européens, Lyon, Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1183-compte-rendu-du-livre-de-stephane-francois-2014-au-dela-des-vents-du-nord-l-extreme-droite-francaise-et-les-indo-europeens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de Seca Jean-Marie : Christophe Assens, 2016, Réseaux sociaux. Tous ego ? Libre ou otage du regard des autres, Bruxelles, De Boeck</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Seca Jean-Marie sur le livre de : Ferréol, Gilles (éd.), Berretima, Abdel-Halim (éd.) Polarisation et enjeux des mouvements migratoires entre les deux rives de la Méditerranée – Bruxelles/Fernelmont : EME/InterCommunications, 2013, – 234 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Femmes en migration : travail, famille, 31 (1), 178-181: https://remi.revues.org/7219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités actives et résilience dans la vie et l’œuvre de Serge Moscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130 (4), 41 - 52: https://www.cairn.info/revue-societes-2015-4-page-41.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.130.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fêtes hardcore : soupapes de la société (Interviewé par Julien Moschetti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trax magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 177, pp. 38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Lucy Baugnet et Thierry Guilbert (éd), 2011, Discours en contexte, Paris, PUF, 184 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 17, http://www.revue-interrogations.org/Baugnet-Lucy-et-Thierry-Guibert-ed</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol et Pierre-Noël Denieul (éd.) 2013 La Violence scolaire : acteurs, contextes, dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Implication et réflexivité – I. Entre composante de recherche et injonction statutaire, 18, In: ¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n° 18 (juin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol et Pierre-Noël Denieul (éd.), 2013, La Violence scolaire : acteurs, contextes, dispositifs. Regards croisés France-Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, In: ¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n°18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Christophe Assens, 2013, Le Management des réseaux. Tisser du lien social pour le bien-être économique, Bruxelles, De Boeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 33 (juillet), https://cpp.numerev.com/articles/revue-33/1438-christophe-assens-reseaux-sociaux-tous-ego-libre-ou-otage-du-regard-des-autres-bruxelles-de-boeck</w:t>
+              <w:t xml:space="preserve">, 2013, 27 (juillet), https://cpp.numerev.com/articles/revue-27/1238-compte-rendu-du-livre-de-christophe-assens-le-management-des-reseaux-tisser-du-lien-social-pour-le-bien-etre-economique-bruxelles-de-boeck-2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (juin), pp.35-38</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre Stéphane François 2013 : La Modernité en procès. Éléments d’un refus du monde moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1182-compte-rendu-du-livre-stephane-francois-2013-la-modernite-en-proces-elements-d-un-refus-du-monde-moderne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Spanu</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Alexandre Dorna, 2012, Faut-il avoir peur de l’homme providentiel, Paris, Bréal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 22 (janvier), https://cpp.numerev.com/articles/revue-22/1036-faut-il-avoir-peur-de-l-homme-providentiel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Neculau: un ami et un médiateur de la recherche entre la France et la Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colères et ordo amoris dans les styles rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (3), pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.117.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes, risques et représentations sociales: réflexions sur les puits de causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXIX (1), 93-105: http://observatorsocial.ro/publicatii/revista-psihologia-sociala/arhiva-psihologia-sociala/revista-psihologia-sociala-nr-29-2012/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie, représentations sociales et urbanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 20 (décembre), https://cpp.numerev.com/articles/revue-0/935-ideologie-representations-sociales-et-urbanite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colère et enragement : la scène publique et le processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (114), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.114.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre d’Hervé Marchal et Jean-Marc Stébé, 2010, La Ville au risque du ghetto, Paris, Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 19 (août), https://cpp.numerev.com/articles/revue-19/919-la-ville-au-risque-du-ghetto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol et Angelina Peralva (éd.), 2010, Altérité, dynamiques sociales et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 19 (août), https://cpp.numerev.com/articles/revue-19/918-alterite-dynamiques-sociales-et-democratie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Sociologie urbaine, de Jean-Marc Stébé et Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 juin, http://www.journaldumauss.net/spip.php?article819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Jean-Bruno Renard, 2011, Le Merveilleux. Sociologie de l’extraordinaire, Paris, CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 20 (décembre), https://cpp.numerev.com/articles/revue-20/957-la-notion-d-extraordinaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Stéphane François, 2008, Le Nazisme revisité. L’occultisme contre l’histoire, Paris, Berg International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, In: L'Homme et la Société, n° 172-173, pp. 323- 326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fil de la devise : les trois dimensions de l'authenticité dans les musiques populaires underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (2), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.104.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Gérôme Guibert, 2006, La production de la culture. Le cas des musiques amplifiées en France. Genèse, structurations, industries, alternatives, Paris / Saint-Amand Tallende, Irma/Mélanie Séteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 157-158 (sept. oct.), pp. 305-308: https://www.cairn.info/article.php?ID_ARTICLE=RES_157_0293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques extrêmes, déviance et violence : normalisations et conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cerizay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (juillet), https://cpp.numerev.com/articles/revue-15/586-musiques-extremes-deviance-et-violence-normalisations-et-conversions</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Serge Moscovici (1925-2014) : In Memoriam »</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Michel Maffesoli, 2007, Le Réenchantement du monde. Une éthique pour notre temps, Paris, La Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1167-serge-moscovici-1925-2014-in-memoriam</w:t>
+              <w:t xml:space="preserve">, 2009, n° 15 (juillet), https://cpp.numerev.com/articles/revue-15/591-le-reenchantement-du-monde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Recension du livre de : Stéphane François , 2014, Au-delà des vents du nord. L’extrême droite française et les Indo-Européens, Lyon, Presses universitaires de Lyon</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Gilles Ferréol, 2008, Universités et territoires : une comparaison européenne, Paris, SUDEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.127-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Soulé Bastien et Corneloup Jean, 2007, Sociologie de l’engagement corporel. Risques sportifs et pratiques « extrêmes » dans la société contemporaine, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et motricité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (64), pp.103-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une psychologie sociale des musiques populaires et électro-amplifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.62-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol et Gilles Vieille-Marchiset (éd.), Loisirs, sports et sociétés. Regards croisés, Besançon, Presses universitaires de Franche-Comté, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. XXVIII (n° 2), pp. 128-130: https://journals.openedition.org/rsa/377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol et Jean-Pierre Noreck, 2007, Introduction à la sociologie (cinquième édition, revue et mise à jour), Paris, Armand Colin (réédition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1183-compte-rendu-du-livre-de-stephane-francois-2014-au-dela-des-vents-du-nord-l-extreme-droite-francaise-et-les-indo-europeens</w:t>
+              <w:t xml:space="preserve">, 2008, n° 13 (juin), https://cpp.numerev.com/articles/revue-13/374-compte-rendu-sur-l-ouvrage-de-gilles-ferreol-et-jean-pierre-noreck-2007-introduction-a-la-sociologie-paris-armand-colin-septieme-edition-revue-et-mise-a-jour-isbn-978-2-200-35232-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Recension de Seca Jean-Marie sur le livre de : Ferréol, Gilles (éd.), Berretima, Abdel-Halim (éd.) Polarisation et enjeux des mouvements migratoires entre les deux rives de la Méditerranée – Bruxelles/Fernelmont : EME/InterCommunications, 2013, – 234 p.</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et ritualisations de la violence : quelle position scientifique peut-on avoir face aux musiques « extrêmes » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (janvier), https://cpp.numerev.com/articles/revue-8/546-representations-et-ritualisations-de-la-violence-quelle-position-scientifique-peut-on-avoir-face-aux-musiques-extremes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005927v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Joël Candau, 2005. Anthropologie de la mémoire, Paris, Armand Colin, 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (2), pp. 108-109: https://www-cairn-info.bases-doc.univ-lorraine.fr/revue-societes-2006-2-page-103.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de l’intervention de plusieurs auteurs, pour le dossier « Musique et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (juin), https://cpp.numerev.com/articles/revue-7/652-introduction-au-dossier-musiques-et-politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Jean Maisonneuve, 2004, Psychologie de l’amitié, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 6 (juin), https://cpp.numerev.com/articles/revue-6/696-maisonneuve-jean-psychologie-de-l-amitie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Gilles Ferréol (sous la direction de), 2004, Sociologie. Cours, méthodes, application, Rosny, Bréal, collection Grand Amphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXVI (1), 189-190: https://sharepoint.uclouvain.be/sites/rsa/Revues/2005-XXXVI-1.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre sous la direction de Gilles Ferréol, 2002, Dictionnaire de sociologie, Paris, Armand Colin (1re éd. en 1991 ; édition 2002, entièrement revue et augmentée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90 (2), 121-122: https://www-cairn-info.bases-doc.univ-lorraine.fr/revue-societes-2005-4-page-119.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formatage du ressentir et représentations underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90 (4), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.090.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fonction idéologique des représentations chez les cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goubert-Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (janvier), https://cpp.numerev.com/articles/revue-6/686-de-la-fonction-ideologique-des-representations-chez-les-cadres</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Michel-Louis Rouquette, 2004, Propagande et citoyenneté, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (474) (6), 651-652: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_474_15401_t1_0651_0000_3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, « La loi d’orientation, dix ans après : mise en œuvre et interprétation », Les cahiers du Centre fédéral, Centre Henri Aigueperse, UNSA éducation, n° 37, 2003, pp. 9-227 (préface d’André de Peretti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXV (2), pp.173-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gabriel Moser et Karine Weiss (éd.), 2003, Espaces de vie. Aspects de la relation homme – environnement, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (468) (2), 220-221: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_473_15387_t1_0564_0000_1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Pascal Pansu et Claude Louche (sous la direction de), 2004, La psychologie appliquée à l’analyse des problèmes sociaux, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (473) (5), 564: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_473_15387_t1_0564_0000_1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Alexandre Dorna, 2004, De l’âme et de la cité. Crise, populisme, charisme et machiavélisme, Paris, L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 57 (474) (6), 654-656: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_474_15401_t1_0654_0000_2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une appréhension structurale et socio-historique de la représentation sociale de la musique dans les courants techno et punk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (1), 73-89: https://journals.openedition.org/volume/2063</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Claude Flament et Michel-Louis Rouquette, 2003, Anatomie des idées ordinaires. Comment étudier les représentations sociales, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (468) (6), 638-639: https://www.persee.fr/doc/bupsy_0007-4403_2003_num_56_466_15254_t1_0638_0000_1?q=anatomie%20des%20id%C3%A9es%20ordinaires%20seca</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Roland Granier et Martine Robert (éd.), 2002, Culture et structures économiques. Vers une économie de la diversité ?, Paris, Economica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Femmes en migration : travail, famille, 31 (1), 178-181: https://remi.revues.org/7219</w:t>
+              <w:t xml:space="preserve">, 2003, 19 (1 (1er trimestre)), 251-253: https://journals.openedition.org/remi/24039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Bertrand Dubreuil, 2003, Chemins de banlieue. Recherche de soi et engagement professionnel des jeunes issus de l’immigration, Amiens / Paris, Licorne / L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (468) (6), 827-828: https://www.persee.fr/doc/bupsy_0007-4403_2003_num_56_468_15285_t1_0827_0000_1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 177, pp. 38-39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sacré Graal de la transe dans les musiques underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Numéro spécial consacré aux musiques, n° 223 (juillet-août), pp. 32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 17, http://www.revue-interrogations.org/Baugnet-Lucy-et-Thierry-Guibert-ed</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean Maisonneuve, Professeur honoraire de psychologie sociale à l’Université Paris-X, (Mars 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (463) (1), 121-131: https://www.persee.fr/doc/bupsy_0007-4403_2003_num_56_463_15202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obsession de la vocation chez les musicien(ne)s underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, VIII (18), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips.018.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol (éd.), 2002, Rapport à autrui et personne citoyenne, Paris, Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XVII (1), 202-204: https://journals.openedition.org/remi/23869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Implication et réflexivité – I. Entre composante de recherche et injonction statutaire, 18, In: ¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n° 18 (juin)</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, 2000, Lexique des sciences sociales, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 124 (juin), pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, In: ¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n°18</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Michel-Louis Rouquette et Patrick Rateau, Introduction à l’étude des représentations sociales. Grenoble, PUG, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n° 22 (janvier), https://cpp.numerev.com/articles/revue-22/1036-faut-il-avoir-peur-de-l-homme-providentiel</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol (sous la direction de), 2000, Dictionnaire de l’Union européenne, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.168-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (juillet), https://cpp.numerev.com/articles/revue-27/1238-compte-rendu-du-livre-de-christophe-assens-le-management-des-reseaux-tisser-du-lien-social-pour-le-bien-etre-economique-bruxelles-de-boeck-2013</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, 2000, La dissertation sociologique, Paris, Armand Colin, collection «Cursus Sociologie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol. XXXII (2), 146-147: https://sharepoint.uclouvain.be/sites/rsa/Revues/2001-XXXII-2.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1182-compte-rendu-du-livre-stephane-francois-2013-la-modernite-en-proces-elements-d-un-refus-du-monde-moderne</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gil Delannoi. 1999. Sociologie de la nation. Fondements théoriques et expériences théoriques, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. XVI (1), 259-260: http://www.persee.fr/doc/remi_0765-0752_2000_num_16_1_1720_t1_0259_0000_3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Adrian Neculau: un ami et un médiateur de la recherche entre la France et la Roumanie</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement en psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 120, pp. 17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascinatia reprezentãrilor în grupurile underground in Franta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.53-56</w:t>
+              <w:t xml:space="preserve">, 2000, 6, 67-81: https://www.ceeol.com/search/article-detail?id=87269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Philippe Guillot. 1998. Introduction à la sociologie politique, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. XXX (2), 225-226: https://sharepoint.uclouvain.be/sites/rsa/Revues/1999-XXX-2.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Catastrophes, risques et représentations sociales: réflexions sur les puits de causalité</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique du simulacre » (version en français d'un article publié en langue roumaine : Logica simulacrului)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XXIX (1), 93-105: http://observatorsocial.ro/publicatii/revista-psihologia-sociala/arhiva-psihologia-sociala/revista-psihologia-sociala-nr-29-2012/</w:t>
+              <w:t xml:space="preserve">, 1999, 3, 37-47: https://observatorsocial.ro/wp-content/uploads/2014/12/revista-de-psihologie-sociala-03-1999.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...3295 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006307v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03017823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musica pop-rock si cristalizarea generatiilor</w:t>
               </w:r>
@@ -6925,1778 +6925,1778 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Épistémologie du conspirationnisme : genèse et typologie contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Secrets, complots, conspirations (XVIIIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre culturel international de Cerisy (Basse-Normandie); LIS de l'Université de Lorraine, Jul 2016, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment interpréter les imaginaires catastrophistes (prédictions, idéologies, discours, écofictions)? Entre catharsis et intensification des colères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal; AISLF, Jul 2016, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Invitation à participer à la Table ronde (avec Bruno Tardieu: ATD Quart-Monde, Cristina Escobar, plasticienne) sur le thème « Culture et précarité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde Culture et précarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque de la Manufacture de Nancy / ATD Quart-Monde/GIAA, Nancy, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comment interpréter les imaginaires catastrophistes (prédictions, idéologies, discours, écofictions)? Entre catharsis et intensification des colères</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations de l'innovation et des verrous techniques et socio-économiques : une étude du discours de vingt scientifiques d'un grand institut de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal; AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Centre culturel international de Cerisy (Basse-Normandie); LIS de l'Université de Lorraine, Jul 2016, Cerisy, France</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Qu’est-ce que l’interculturalité underground (rock, rap, techno) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TRICUD : Transnationalism, identities’ dynamics and cultural diversification in urban postmigratory situations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TRICUD/ Université de Liège (Belgique), May 2015, Lège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal; AISLF, Jul 2016, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Les politiques éducatives et leur évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude de l’UFR LEA- Master MAP : Autour des travaux de Gilles Ferréol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFR LEA- Master MAP, Université de Lille-III., Nov 2013, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, TRICUD/ Université de Liège (Belgique), May 2015, Lège, Belgique</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le sens des pratiques musicales alternatives (invitation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycle de conférence de l'EPCC L'Autre Canal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UFR LEA- Master MAP, Université de Lille-III., Nov 2013, Roubaix, France</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Verrous technologiques, représentations sociales et maladie des plantes (la rouille du blé et le phoma du colza)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Conférence Internationale sur les Représentations Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evora, Faculté de psychologie, Nov 2012, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015790v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peurs collectives et sociologie des risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11e Conférence Internationale sur les Représentations Sociales: Symposium Environmental risks: collective fears and social representations. Empirical illustrations of a taxonomy of collective fears (Rouquette, 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Evora, Faculté de psychologie, Jun 2012, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evora, Faculté de psychologie, Jun 2012, Evora (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): « Les six fonctions des pratiques musicales pop et leur orientation contestataire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Festival Les Aventuriers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Fontenay-en-Scènes, Dec 2011, Fontenay-sous-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Evora, Faculté de psychologie, Nov 2012, Evora (Portugal), Portugal</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Catastrophisme et théorie du complot : approches socio-historique, sociologique et psychopathologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fifth Edition of International Conference on Applied Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculté de psychologie et de sciences de l’éducation, Université Alexandru Ioan Cuza d’Iasi, Oct 2011, Iasi (Roumanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Association Fontenay-en-Scènes, Dec 2011, Fontenay-sous-Bois, France</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Colère et esthétiques de la rage dans les sociétés postmodernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourth Edition of International Conference on Applied Psychology, Conferinţa Internaţională de Psihologie Aplicată, ediţia IV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2011, Iasi (Roumanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Faculté de psychologie et de sciences de l’éducation, Université Alexandru Ioan Cuza d’Iasi, Oct 2011, Iasi (Roumanie), France</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015808v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(éd), Organisateur d’un symposium Productions musicales et représentations sociales ; Communicants : Themis Apostolodis, Université de Provence, Angela Arruda, Université fédérale de Rio-de-Janeiro, Nicolas Christakis, Université d’Athènes, Lionel Dany, Université de Provence, Denise Jodelet, EHESS-Paris, Béatrice Madiot, Université de Picardie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Symposium Productions musicales et représentations sociales, 10e Conférence Internationale sur les Représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2011, Iasi (Roumanie), France</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’étude des représentations sociales dans les productions musicales : enjeux théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Christakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Conférence Internationale sur les Représentations sociales: Symposium Productions musicales et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Comment appréhender l’expression politique dans les musiques populaires underground ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum IRTS de Lorraine et le festival Musiques volantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’étude des représentations sociales dans les productions musicales : enjeux théoriques et méthodologiques</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Globalization process, industrialized culture program and social representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference on Applied Psychology: diversity and consistency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2009, Gura Humorului, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes amateurs, pratiques culturelles et engouements jeunes en France : le cas des musiques populaires underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Rencontres « Jeunes et sociétés en Europe et autour de la Méditerranée : Jeunes / générations : continuité / discontinuité /ruptures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ / IUFM / INJEP, Oct 2007, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Représentations sociales et éducation : revue de question et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference : Exigencies and standards of applied psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2007, Iasi (Roumanie), Roumanie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Cultures jeunes et représentations dans les musiques underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sociologie.ch 2006, Jeunesse : entre mythes et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève : Université de Genève / Département de sociologie / Association des étudiants en sociologie de Suisse, Nov 2006, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation complète du Colloque Musiques underground : stratégies d’acteurs et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Musiques underground : stratégies d’acteurs et politiques publiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seca Jean-Marie (dir.), Université de Versailles-Saint-Quentin-en-Yvelines, LAREQUOI, Laboratoire de recherche en management, Jun 2005, Guyancourt, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et ritualisations de la violence : l’exemple des musiques extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Violences privées, violences publiques, violences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRIS de l’Université de Rouen, Maison de l’université de Rouen, Feb 2005, Rouen, Campus de Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans de Live Aid : comment le charity rock a-t-il transformé l’engagement politique en musique populaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Musiques underground : stratégies d’acteurs et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seca Jean-Marie (dir.), Université de Versailles-Saint-Quentin-en-Yvelines, LAREQUOI, Laboratoire de recherche en management, Jun 2005, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation) Matrice des représentations, le politique et les musiques underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference : Exigencies and standards of applied psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Oct 2005, Campulung Moldovenesc (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2009, Gura Humorului, Romania</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation) sur le thème « Musiques metal et satanisme culturel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le thème « Musiques metal et satanisme culturel » MJC Limours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Limours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEREQ / IUFM / INJEP, Oct 2007, Marseille, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mania et melancholia: peut-on parler d’une pensée unique dans les cultures rock et électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les sociétés de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’études Sociologiques des Transformations et Acculturations des Milieux Populaires: Université de Nantes, UFR de Sociologie, Dec 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...495 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016118v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03017869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomadisme institutionnel dans la psychologie sociale underground</w:t>
               </w:r>
@@ -12608,173 +12608,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Communication (invitation): Le contenu de la représentation sociale de la pauvreté en région parisienne : approche descriptive: traduction en roumain: Continutul reprezentàrii sociale a sàràciei în regiunea parizianà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Adrian Neculau et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspecte psihosociale ale sàràaciei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iasi: Polirom, pp.146-163, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’emprise rituelle des fêtes rave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adolescence et toxicomanie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.54-84, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014082v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03016784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continutul reprezentàrii sociale a sàràciei în regiunea parizianà</w:t>
               </w:r>
@@ -13296,213 +13296,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Stéphane François, 2011, L’Écologie politique. Une vision du monde réactionnaire ? Réflexions sur le positionnement idéologique de quelques valeurs, Paris, Cerf.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de : Gilles Ferréol (éd.), 2009, Représentations corporelles et loisirs sportifs, Bruxelles/Fernelmont, Intercommunications, 196 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de : Dolize Sidambarompoulé, 2007, Instruments et pédagogies de l’alternance pour la formation au travail social. Articuler travail social et pédagogie de l’action sociale, Fernelmont, InterCommunications et EME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017284v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03015362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de Gilles Ferréol et Anne-Marie Mamontoff (éd.), 2009, Tourisme et sociétés, Bruxelles/Fernelmont, Intercommunications, 216 p.</w:t>
               </w:r>
@@ -14531,50 +14531,158 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14609,73 +14717,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14717,165 +14825,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636954v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-04636634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId239"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -14951,51 +14951,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E9B78533"/>
+    <w:nsid w:val="C2CAD724"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15182,51 +15182,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-seca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-0707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029274125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39404697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.048.0151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00082-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04794696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lescop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jpr.v6i4.7541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.025.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAM-04-2020-0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967127v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2699" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968240v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2016.340109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.130.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015336v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.117.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016947v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.114.0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.104.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cerizay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005827v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005927v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017526v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.090.0057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017535v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goubert-Seca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.018.0177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006307v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017839v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017850v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967457v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015798v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03026532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Christakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Carlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016118v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schr&#246;der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deutsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-920191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slub.qucosa.de/landing-page/https%3A%2F%2Fslub.qucosa.de%2Fapi%2Fqucosa%253A92021%2Fmets%2F%3FL%3D1/?L=1&amp;amp;cHash=34d55e2b77b71868d3b5376c5ae32716" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01611120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1521-6136(2013)0000018008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01612582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006541v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011120v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017105v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017284v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015362v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992466v8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03916823v4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03831521v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861934v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636978v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636954v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636634v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-seca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-0707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029274125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39404697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.048.0151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00082-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04794696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lescop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jpr.v6i4.7541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.025.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAM-04-2020-0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2016.340109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.130.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.117.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.114.0095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.104.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cerizay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005927v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.090.0057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goubert-Seca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.018.0177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017839v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03026532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Christakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Carlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schr&#246;der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deutsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-920191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slub.qucosa.de/landing-page/https%3A%2F%2Fslub.qucosa.de%2Fapi%2Fqucosa%253A92021%2Fmets%2F%3FL%3D1/?L=1&amp;amp;cHash=34d55e2b77b71868d3b5376c5ae32716" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01611120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1521-6136(2013)0000018008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01612582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006541v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011120v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992466v8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03916823v4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03831521v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861934v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>