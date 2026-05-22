--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -133,50 +133,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">39404697</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=-VogwOEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -218,6075 +239,6075 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’approche de la thématique migratoire par la théorie des représentations sociales : critères théoriques et méthodologiques d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48 (4), pp.151-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vsoc.048.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vsoc.048.0151⟩</w:t>
+                <w:t xml:space="preserve">hal-05069592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Psycho-sociological comments on the social representation of virginity as purity fetish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discover Global Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 (51), https://doi.org/10.1007/s44282-024-00082-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44282-024-00082-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...57 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44282-024-00082-4⟩</w:t>
+                <w:t xml:space="preserve">halshs-02967458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Skinhead Trends in France and Their Rituals: A Psycho-Sociological Approach to Their Apolitical Concerts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Lescop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Psychological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (4), pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30564/jpr.v6i4.7541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les pratiques de l’enseignement à distance (eàd) en université française, en temps de crise épidémique : approche critique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Recherche en éducation : revue en ligne de l’Association Francophone Internationale de Recherche Scientifique en Éducation (AFIRSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 24 (décembre), https://www.periodicos.ufam.edu.br/index.php/larecherche/article/view/10348/7654</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03519845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diffusion du rap : conventionnalisme et originalité dialectale en Italie, en général, et à Naples, en particulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sens-Dessous</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (25), pp.111-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sdes.025.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02960725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The consumption of live music in different languages: a quantitative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30564/jpr.v6i4.7541⟩</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts and the market</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (3), pp.165-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/AAM-04-2020-0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 24 (décembre), https://www.periodicos.ufam.edu.br/index.php/larecherche/article/view/10348/7654</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02943924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Seca Jean-Marie : Christophe Assens, 2016, Réseaux sociaux. Tous ego ? Libre ou otage du regard des autres, Bruxelles, De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, n° 33 (juillet), https://cpp.numerev.com/articles/revue-33/1438-christophe-assens-reseaux-sociaux-tous-ego-libre-ou-otage-du-regard-des-autres-bruxelles-de-boeck</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sdes.025.0111⟩</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02968240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Graham, Sounds of the Underground: A Cultural, Political and Aesthetic Mapping of Underground and Fringe Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 7, https://journals.openedition.org/transposition/2699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.2699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauvreté et pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Observatoire. Créateur d'échanges et de transversalités dans le Social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (juin), pp.35-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03019064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques linguistiques et usages de l’anglais dans les musiques électro-amplifiées en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Spanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sommet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">French Politics, Culture &amp; Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (1), pp.122-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/fpcs.2016.340109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Serge Moscovici (1925-2014) : In Memoriam »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1167-serge-moscovici-1925-2014-in-memoriam</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02960732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Stéphane François , 2014, Au-delà des vents du nord. L’extrême droite française et les Indo-Européens, Lyon, Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1183-compte-rendu-du-livre-de-stephane-francois-2014-au-dela-des-vents-du-nord-l-extreme-droite-francaise-et-les-indo-europeens</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Seca Jean-Marie sur le livre de : Ferréol, Gilles (éd.), Berretima, Abdel-Halim (éd.) Polarisation et enjeux des mouvements migratoires entre les deux rives de la Méditerranée – Bruxelles/Fernelmont : EME/InterCommunications, 2013, – 234 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Femmes en migration : travail, famille, 31 (1), 178-181: https://remi.revues.org/7219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minorités actives et résilience dans la vie et l’œuvre de Serge Moscovici</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 130 (4), 41 - 52: https://www.cairn.info/revue-societes-2015-4-page-41.htm. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.130.0041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01628564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Fêtes hardcore : soupapes de la société (Interviewé par Julien Moschetti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Trax magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 177, pp. 38-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Lucy Baugnet et Thierry Guilbert (éd), 2011, Discours en contexte, Paris, PUF, 184 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 17, http://www.revue-interrogations.org/Baugnet-Lucy-et-Thierry-Guibert-ed</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol et Pierre-Noël Denieul (éd.) 2013 La Violence scolaire : acteurs, contextes, dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Implication et réflexivité – I. Entre composante de recherche et injonction statutaire, 18, In: ¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n° 18 (juin)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625991v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol et Pierre-Noël Denieul (éd.), 2013, La Violence scolaire : acteurs, contextes, dispositifs. Regards croisés France-Maghreb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, In: ¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n°18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Christophe Assens, 2013, Le Management des réseaux. Tisser du lien social pour le bien-être économique, Bruxelles, De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (juillet), https://cpp.numerev.com/articles/revue-27/1238-compte-rendu-du-livre-de-christophe-assens-le-management-des-reseaux-tisser-du-lien-social-pour-le-bien-etre-economique-bruxelles-de-boeck-2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre Stéphane François 2013 : La Modernité en procès. Éléments d’un refus du monde moderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1182-compte-rendu-du-livre-stephane-francois-2013-la-modernite-en-proces-elements-d-un-refus-du-monde-moderne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01625013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Alexandre Dorna, 2012, Faut-il avoir peur de l’homme providentiel, Paris, Bréal,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, n° 22 (janvier), https://cpp.numerev.com/articles/revue-22/1036-faut-il-avoir-peur-de-l-homme-providentiel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Neculau: un ami et un médiateur de la recherche entre la France et la Roumanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 32, pp.53-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colères et ordo amoris dans les styles rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (3), pp.15-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.117.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catastrophes, risques et représentations sociales: réflexions sur les puits de causalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXIX (1), 93-105: http://observatorsocial.ro/publicatii/revista-psihologia-sociala/arhiva-psihologia-sociala/revista-psihologia-sociala-nr-29-2012/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idéologie, représentations sociales et urbanité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, n° 20 (décembre), https://cpp.numerev.com/articles/revue-0/935-ideologie-representations-sociales-et-urbanite</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02966102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colère et enragement : la scène publique et le processus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4 (114), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.114.0095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre d’Hervé Marchal et Jean-Marc Stébé, 2010, La Ville au risque du ghetto, Paris, Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 19 (août), https://cpp.numerev.com/articles/revue-19/919-la-ville-au-risque-du-ghetto</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol et Angelina Peralva (éd.), 2010, Altérité, dynamiques sociales et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 19 (août), https://cpp.numerev.com/articles/revue-19/918-alterite-dynamiques-sociales-et-democratie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de Sociologie urbaine, de Jean-Marc Stébé et Hervé Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue du MAUSS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 juin, http://www.journaldumauss.net/spip.php?article819</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Jean-Bruno Renard, 2011, Le Merveilleux. Sociologie de l’extraordinaire, Paris, CNRS éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 20 (décembre), https://cpp.numerev.com/articles/revue-20/957-la-notion-d-extraordinaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Stéphane François, 2008, Le Nazisme revisité. L’occultisme contre l’histoire, Paris, Berg International</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, In: L'Homme et la Société, n° 172-173, pp. 323- 326</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le fil de la devise : les trois dimensions de l'authenticité dans les musiques populaires underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (2), pp.13-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.104.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Gérôme Guibert, 2006, La production de la culture. Le cas des musiques amplifiées en France. Genèse, structurations, industries, alternatives, Paris / Saint-Amand Tallende, Irma/Mélanie Séteun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 157-158 (sept. oct.), pp. 305-308: https://www.cairn.info/article.php?ID_ARTICLE=RES_157_0293</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques extrêmes, déviance et violence : normalisations et conversions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cerizay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 15 (juillet), https://cpp.numerev.com/articles/revue-15/586-musiques-extremes-deviance-et-violence-normalisations-et-conversions</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Michel Maffesoli, 2007, Le Réenchantement du monde. Une éthique pour notre temps, Paris, La Table ronde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, n° 33 (juillet), https://cpp.numerev.com/articles/revue-33/1438-christophe-assens-reseaux-sociaux-tous-ego-libre-ou-otage-du-regard-des-autres-bruxelles-de-boeck</w:t>
+              <w:t xml:space="preserve">, 2009, n° 15 (juillet), https://cpp.numerev.com/articles/revue-15/591-le-reenchantement-du-monde</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017196v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Gilles Ferréol, 2008, Universités et territoires : une comparaison européenne, Paris, SUDEL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.127-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (juin), pp.35-38</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017234v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Soulé Bastien et Corneloup Jean, 2007, Sociologie de l’engagement corporel. Risques sportifs et pratiques « extrêmes » dans la société contemporaine, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science et motricité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (64), pp.103-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michael Spanu</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une psychologie sociale des musiques populaires et électro-amplifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musicologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 5, pp.62-74</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol et Gilles Vieille-Marchiset (éd.), Loisirs, sports et sociétés. Regards croisés, Besançon, Presses universitaires de Franche-Comté, 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol. XXVIII (n° 2), pp. 128-130: https://journals.openedition.org/rsa/377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017252v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol et Jean-Pierre Noreck, 2007, Introduction à la sociologie (cinquième édition, revue et mise à jour), Paris, Armand Colin (réédition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, n° 13 (juin), https://cpp.numerev.com/articles/revue-13/374-compte-rendu-sur-l-ouvrage-de-gilles-ferreol-et-jean-pierre-noreck-2007-introduction-a-la-sociologie-paris-armand-colin-septieme-edition-revue-et-mise-a-jour-isbn-978-2-200-35232-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et ritualisations de la violence : quelle position scientifique peut-on avoir face aux musiques « extrêmes » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 8 (janvier), https://cpp.numerev.com/articles/revue-8/546-representations-et-ritualisations-de-la-violence-quelle-position-scientifique-peut-on-avoir-face-aux-musiques-extremes</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005927v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Joël Candau, 2005. Anthropologie de la mémoire, Paris, Armand Colin, 2005.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 92 (2), pp. 108-109: https://www-cairn-info.bases-doc.univ-lorraine.fr/revue-societes-2006-2-page-103.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination de l’intervention de plusieurs auteurs, pour le dossier « Musique et politique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 7 (juin), https://cpp.numerev.com/articles/revue-7/652-introduction-au-dossier-musiques-et-politique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Jean Maisonneuve, 2004, Psychologie de l’amitié, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, n° 6 (juin), https://cpp.numerev.com/articles/revue-6/696-maisonneuve-jean-psychologie-de-l-amitie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Gilles Ferréol (sous la direction de), 2004, Sociologie. Cours, méthodes, application, Rosny, Bréal, collection Grand Amphi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, XXVI (1), 189-190: https://sharepoint.uclouvain.be/sites/rsa/Revues/2005-XXXVI-1.pdf</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre sous la direction de Gilles Ferréol, 2002, Dictionnaire de sociologie, Paris, Armand Colin (1re éd. en 1991 ; édition 2002, entièrement revue et augmentée)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90 (2), 121-122: https://www-cairn-info.bases-doc.univ-lorraine.fr/revue-societes-2005-4-page-119.htm</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Formatage du ressentir et représentations underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés - Revue des sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 90 (4), pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/soc.090.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la fonction idéologique des représentations chez les cadres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Goubert-Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de psychologie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (janvier), https://cpp.numerev.com/articles/revue-6/686-de-la-fonction-ideologique-des-representations-chez-les-cadres</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1167-serge-moscovici-1925-2014-in-memoriam</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Michel-Louis Rouquette, 2004, Propagande et citoyenneté, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (474) (6), 651-652: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_474_15401_t1_0651_0000_3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1183-compte-rendu-du-livre-de-stephane-francois-2014-au-dela-des-vents-du-nord-l-extreme-droite-francaise-et-les-indo-europeens</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, « La loi d’orientation, dix ans après : mise en œuvre et interprétation », Les cahiers du Centre fédéral, Centre Henri Aigueperse, UNSA éducation, n° 37, 2003, pp. 9-227 (préface d’André de Peretti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, XXXV (2), pp.173-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gabriel Moser et Karine Weiss (éd.), 2003, Espaces de vie. Aspects de la relation homme – environnement, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 56 (468) (2), 220-221: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_473_15387_t1_0564_0000_1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Pascal Pansu et Claude Louche (sous la direction de), 2004, La psychologie appliquée à l’analyse des problèmes sociaux, Paris, PUF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (473) (5), 564: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_473_15387_t1_0564_0000_1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de : Alexandre Dorna, 2004, De l’âme et de la cité. Crise, populisme, charisme et machiavélisme, Paris, L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 57 (474) (6), 654-656: https://www.persee.fr/doc/bupsy_0007-4403_2004_num_57_474_15401_t1_0654_0000_2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments pour une appréhension structurale et socio-historique de la représentation sociale de la musique dans les courants techno et punk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 3 (1), 73-89: https://journals.openedition.org/volume/2063</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Claude Flament et Michel-Louis Rouquette, 2003, Anatomie des idées ordinaires. Comment étudier les représentations sociales, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (468) (6), 638-639: https://www.persee.fr/doc/bupsy_0007-4403_2003_num_56_466_15254_t1_0638_0000_1?q=anatomie%20des%20id%C3%A9es%20ordinaires%20seca</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Roland Granier et Martine Robert (éd.), 2002, Culture et structures économiques. Vers une économie de la diversité ?, Paris, Economica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Femmes en migration : travail, famille, 31 (1), 178-181: https://remi.revues.org/7219</w:t>
+              <w:t xml:space="preserve">, 2003, 19 (1 (1er trimestre)), 251-253: https://journals.openedition.org/remi/24039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Bertrand Dubreuil, 2003, Chemins de banlieue. Recherche de soi et engagement professionnel des jeunes issus de l’immigration, Amiens / Paris, Licorne / L’Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (468) (6), 827-828: https://www.persee.fr/doc/bupsy_0007-4403_2003_num_56_468_15285_t1_0827_0000_1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 177, pp. 38-39</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Sacré Graal de la transe dans les musiques underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Numéro spécial consacré aux musiques, n° 223 (juillet-août), pp. 32-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 17, http://www.revue-interrogations.org/Baugnet-Lucy-et-Thierry-Guibert-ed</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Jean Maisonneuve, Professeur honoraire de psychologie sociale à l’Université Paris-X, (Mars 2002)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 56 (463) (1), 121-131: https://www.persee.fr/doc/bupsy_0007-4403_2003_num_56_463_15202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'obsession de la vocation chez les musicien(ne)s underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, VIII (18), pp.177-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rips.018.0177⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol (éd.), 2002, Rapport à autrui et personne citoyenne, Paris, Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, XVII (1), 202-204: https://journals.openedition.org/remi/23869</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Implication et réflexivité – I. Entre composante de recherche et injonction statutaire, 18, In: ¿Interrogations? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n° 18 (juin)</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, 2000, Lexique des sciences sociales, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, n° 124 (juin), pp.95-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2014, In: ¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales [revue en ligne], n°18</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol (sous la direction de), 2000, Dictionnaire de l’Union européenne, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8, pp.168-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 27 (juillet), https://cpp.numerev.com/articles/revue-27/1238-compte-rendu-du-livre-de-christophe-assens-le-management-des-reseaux-tisser-du-lien-social-pour-le-bien-etre-economique-bruxelles-de-boeck-2013</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Michel-Louis Rouquette et Patrick Rateau, Introduction à l’étude des représentations sociales. Grenoble, PUG, 1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 7, pp.199-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (janvier), https://cpp.numerev.com/articles/revue-26/1182-compte-rendu-du-livre-stephane-francois-2013-la-modernite-en-proces-elements-d-un-refus-du-monde-moderne</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, 2000, La dissertation sociologique, Paris, Armand Colin, collection «Cursus Sociologie»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, vol. XXXII (2), 146-147: https://sharepoint.uclouvain.be/sites/rsa/Revues/2001-XXXII-2.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2013, n° 22 (janvier), https://cpp.numerev.com/articles/revue-22/1036-faut-il-avoir-peur-de-l-homme-providentiel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gil Delannoi. 1999. Sociologie de la nation. Fondements théoriques et expériences théoriques, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, vol. XVI (1), 259-260: http://www.persee.fr/doc/remi_0765-0752_2000_num_16_1_1720_t1_0259_0000_3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement en psychologie sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Idées, la revue des sciences économiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, n° 120, pp. 17-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fascinatia reprezentãrilor în grupurile underground in Franta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 32, pp.53-56</w:t>
+              <w:t xml:space="preserve">, 2000, 6, 67-81: https://www.ceeol.com/search/article-detail?id=87269</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Philippe Guillot. 1998. Introduction à la sociologie politique, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. XXX (2), 225-226: https://sharepoint.uclouvain.be/sites/rsa/Revues/1999-XXX-2.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La logique du simulacre » (version en français d'un article publié en langue roumaine : Logica simulacrului)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psihologia Socială</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, XXIX (1), 93-105: http://observatorsocial.ro/publicatii/revista-psihologia-sociala/arhiva-psihologia-sociala/revista-psihologia-sociala-nr-29-2012/</w:t>
+              <w:t xml:space="preserve">, 1999, 3, 37-47: https://observatorsocial.ro/wp-content/uploads/2014/12/revista-de-psihologie-sociala-03-1999.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2012, n° 20 (décembre), https://cpp.numerev.com/articles/revue-0/935-ideologie-representations-sociales-et-urbanite</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musica pop-rock si cristalizarea generatiilor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n° 6, pp.16-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Jean Lohisse. 1998. Les Systèmes de communication. Approche socio-anthropologique, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, XXIX (3), 148-149: https://sharepoint.uclouvain.be/sites/rsa/Revues/1998-XXIX-3.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 19 (août), https://cpp.numerev.com/articles/revue-19/919-la-ville-au-risque-du-ghetto</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note critique sur le livre de Gilles Ferréol (sous la direction de). 1998. Intégration, lien social et citoyenneté, Villeneuve d’Ascq, Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, vol. XIV (3), 225-228: https://www.persee.fr/doc/remi_0765-0752_1998_num_14_3_1655_t1_0225_0000_2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 19 (août), https://cpp.numerev.com/articles/revue-19/918-alterite-dynamiques-sociales-et-democratie</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Gilles Ferréol, 1997, Vocabulaire de la Sociologie, Paris, PUF (1ère éd.: 1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, vol. XXIX (3), 138: https://sharepoint.uclouvain.be/sites/rsa/Revues/1998-XXIX-3.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 juin, http://www.journaldumauss.net/spip.php?article819</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de: Gilles Ferréol (éd.), 1998, Intégration, lien social et citoyenneté, Villeneuve d’Ascq, Presses universitaires du Septentrion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologia Socială</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, n° 2, pp.184-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2011, n° 20 (décembre), https://cpp.numerev.com/articles/revue-20/957-la-notion-d-extraordinaire</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transe des musiciens rocks amateurs et le refoulement de la révolte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Documents de recherche OMF, série “ Didactique de la musique ”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, n° 7 (novembre): Pratiques de production musicales chez les jeunes, pp. 21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre de Claude Rivière. 1997. Socio-anthropologie des Religions, Paris, Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Raison présente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 127 (3e trimestre), 151-152: https://www.persee.fr/doc/raipr_0033-9075_1998_num_127_1_3499_t1_0151_0000_2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, In: L'Homme et la Société, n° 172-173, pp. 323- 326</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique pop rock et cristallisation des générations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réussir éducation. La revue de l'action éducative et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, Pratiques musicales des jeunes, 26 (juin), pp.10-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...73 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la résistance culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, XII (1), 209: http://www.persee.fr/doc/socco_1150-1944_1993_num_13_1_1116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, n° 157-158 (sept. oct.), pp. 305-308: https://www.cairn.info/article.php?ID_ARTICLE=RES_157_0293</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituels rock’n rap et conduites d’auto-insertion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Actes Centre-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, Dossier L'Insertion, 4, pp.4-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...76 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 15 (juillet), https://cpp.numerev.com/articles/revue-15/586-musiques-extremes-deviance-et-violence-normalisations-et-conversions</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la pratique rock en milieu lycéen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 94 (janvier-mars), 25-35: http://www.persee.fr/doc/rfp_0556-7807_1991_num_94_1_1364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2009, n° 15 (juillet), https://cpp.numerev.com/articles/revue-15/591-le-reenchantement-du-monde</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les purificateurs du rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 90 (janvier-juin), 121-130: http://www.jstor.org/stable/40690440?seq=1#page_scan_tab_contents</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...3405 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03006327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6296,3643 +6317,3643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales des migrants ou sur les migrants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Travail social et immigration. L’hospitalité à l’épreuve dans les pratiques professionnelles"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire national des arts et métiers de Paris / Laboratoire Formations, Apprentissages Professionnels/ Ethics EA 7446/ Chaire de travail social et intervention sociale, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes and forms of the provocation and the innovation in the prism of the gender from the ideology of the body to the creative commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque franco-allemand, Programme de formation du CIERA: L’évolution des carriers des compositrices et interprètes du XIXe au XXIe siècle, en France et en Allemagne: approche analytiques, sociologiques et historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEEM/IREMUS/ Université de Paris-I; CIERA; CREM: Université de Paris-VIII, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence (invitation): Écofictions et catastrophisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque 2014 des jeunes chercheurs du LERSEM : L’altérité en question, dans le cadre du Festival de lutte contre les discriminations,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRSI-CRI-LERSEM / Université de Montpellier-III, Apr 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact socio-anthropologique de la notion de la devise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études: Gilbert Rouget, héritage et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société française d’ethnomusicologie; Musée du quai Branly - Jacques Chirac; LESC-CREM et Musidanse de l’Université Paris-VIII; IREMUS de l’Université de Paris-I, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La famille dans la trilogie Divergent de Veronica Roth (2011- 2013) : une approche sociologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Fictions de jeunesse et représentation de la famille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Interpsy Université de Lorraine; MSH Lorraine; LIS Université de Lorraine, Oct 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation (invitation) à la Table ronde « Évolution de la musique rock contemporaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Inrocks / Musée des Civilisations de l'Europe et de la Méditerranée / Fort Saint-Jean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://www.mucem.org/programme/soiree-pop-rock, Aug 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations sociales et dispositifs musicaux : approche critique et analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Analyse musicale et représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IReMus, Université de Paris-I-Sorbonne; LLA-CREATIS, Toulouse Jean Jaurès, Oct 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musiques de masse électro-amplifiées et représentations sociales: développement de la recherche et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Applied Psychology and Educational Sciences – Anniversary Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation (invitation) à la Table ronde : « Quand la pop s'en mêle. Pop et justice sociale »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle Place aux revues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bibliothèque publique d’information du Centre Beaubourg (Paris), Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épistémologie du conspirationnisme : genèse et typologie contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Secrets, complots, conspirations (XVIIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre culturel international de Cerisy (Basse-Normandie); LIS de l'Université de Lorraine, Jul 2016, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment interpréter les imaginaires catastrophistes (prédictions, idéologies, discours, écofictions)? Entre catharsis et intensification des colères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal; AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invitation à participer à la Table ronde (avec Bruno Tardieu: ATD Quart-Monde, Cristina Escobar, plasticienne) sur le thème « Culture et précarité »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde Culture et précarité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Médiathèque de la Manufacture de Nancy / ATD Quart-Monde/GIAA, Nancy, Oct 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations de l'innovation et des verrous techniques et socio-économiques : une étude du discours de vingt scientifiques d'un grand institut de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès international des sociologues de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal; AISLF, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02967455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence (invitation): Qu’est-ce que l’interculturalité underground (rock, rap, techno) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque TRICUD : Transnationalism, identities’ dynamics and cultural diversification in urban postmigratory situations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TRICUD/ Université de Liège (Belgique), May 2015, Lège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence (invitation): Les politiques éducatives et leur évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude de l’UFR LEA- Master MAP : Autour des travaux de Gilles Ferréol</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR LEA- Master MAP, Université de Lille-III., Nov 2013, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des pratiques musicales alternatives (invitation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférence de l'EPCC L'Autre Canal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verrous technologiques, représentations sociales et maladie des plantes (la rouille du blé et le phoma du colza)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Internationale sur les Représentations Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Evora, Faculté de psychologie, Nov 2012, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peurs collectives et sociologie des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Conférence Internationale sur les Représentations Sociales: Symposium Environmental risks: collective fears and social representations. Empirical illustrations of a taxonomy of collective fears (Rouquette, 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Evora, Faculté de psychologie, Jun 2012, Evora (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence (invitation): « Les six fonctions des pratiques musicales pop et leur orientation contestataire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Festival Les Aventuriers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Fontenay-en-Scènes, Dec 2011, Fontenay-sous-Bois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence (invitation): Catastrophisme et théorie du complot : approches socio-historique, sociologique et psychopathologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth Edition of International Conference on Applied Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de psychologie et de sciences de l’éducation, Université Alexandru Ioan Cuza d’Iasi, Oct 2011, Iasi (Roumanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conférence (invitation): Colère et esthétiques de la rage dans les sociétés postmodernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Edition of International Conference on Applied Psychology, Conferinţa Internaţională de Psihologie Aplicată, ediţia IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2011, Iasi (Roumanie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(éd), Organisateur d’un symposium Productions musicales et représentations sociales ; Communicants : Themis Apostolodis, Université de Provence, Angela Arruda, Université fédérale de Rio-de-Janeiro, Nicolas Christakis, Université d’Athènes, Lionel Dany, Université de Provence, Denise Jodelet, EHESS-Paris, Béatrice Madiot, Université de Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Productions musicales et représentations sociales, 10e Conférence Internationale sur les Représentations sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des représentations sociales dans les productions musicales : enjeux théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Christakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10e Conférence Internationale sur les Représentations sociales: Symposium Productions musicales et représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Christakis</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">, Université de Tunis, Faculté de psychologie, Jul 2010, Gammarth, Tunisie</w:t>
+                <w:t xml:space="preserve">hal-03015821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Comment appréhender l’expression politique dans les musiques populaires underground ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum IRTS de Lorraine et le festival Musiques volantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Metz, France</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Globalization process, industrialized culture program and social representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Third International Conference on Applied Psychology: diversity and consistency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2009, Gura Humorului, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2009, Gura Humorului, Romania</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Groupes amateurs, pratiques culturelles et engouements jeunes en France : le cas des musiques populaires underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troisièmes Rencontres « Jeunes et sociétés en Europe et autour de la Méditerranée : Jeunes / générations : continuité / discontinuité /ruptures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEREQ / IUFM / INJEP, Oct 2007, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CEREQ / IUFM / INJEP, Oct 2007, Marseille, France</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Représentations sociales et éducation : revue de question et commentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference : Exigencies and standards of applied psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2007, Iasi (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza de Iasi, Faculté de psychologie et de sciences de l'éducation, Sep 2007, Iasi (Roumanie), Roumanie</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Cultures jeunes et représentations dans les musiques underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Sociologie.ch 2006, Jeunesse : entre mythes et réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Genève : Université de Genève / Département de sociologie / Association des étudiants en sociologie de Suisse, Nov 2006, Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Genève : Université de Genève / Département de sociologie / Association des étudiants en sociologie de Suisse, Nov 2006, Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation complète du Colloque Musiques underground : stratégies d’acteurs et politiques publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Musiques underground : stratégies d’acteurs et politiques publiques,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seca Jean-Marie (dir.), Université de Versailles-Saint-Quentin-en-Yvelines, LAREQUOI, Laboratoire de recherche en management, Jun 2005, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Colloque Musiques underground : stratégies d’acteurs et politiques publiques,</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et ritualisations de la violence : l’exemple des musiques extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Violences privées, violences publiques, violences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PRIS de l’Université de Rouen, Maison de l’université de Rouen, Feb 2005, Rouen, Campus de Mont-Saint-Aignan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans de Live Aid : comment le charity rock a-t-il transformé l’engagement politique en musique populaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Musiques underground : stratégies d’acteurs et politiques publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Seca Jean-Marie (dir.), Université de Versailles-Saint-Quentin-en-Yvelines, LAREQUOI, Laboratoire de recherche en management, Jun 2005, Guyancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire PRIS de l’Université de Rouen, Maison de l’université de Rouen, Feb 2005, Rouen, Campus de Mont-Saint-Aignan, France</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016071v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation) Matrice des représentations, le politique et les musiques underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First International Conference : Exigencies and standards of applied psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Oct 2005, Campulung Moldovenesc (Roumanie), Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Seca Jean-Marie (dir.), Université de Versailles-Saint-Quentin-en-Yvelines, LAREQUOI, Laboratoire de recherche en management, Jun 2005, Guyancourt, France</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation) sur le thème « Musiques metal et satanisme culturel »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence sur le thème « Musiques metal et satanisme culturel » MJC Limours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Limours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Alexandru Ioan Cuza d'Iasi, Faculté de psychologie et de sciences de l'éducation, Oct 2005, Campulung Moldovenesc (Roumanie), Roumanie</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mania et melancholia: peut-on parler d’une pensée unique dans les cultures rock et électroniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Les sociétés de la mondialisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’études Sociologiques des Transformations et Acculturations des Milieux Populaires: Université de Nantes, UFR de Sociologie, Dec 2004, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Limours, France</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomadisme institutionnel dans la psychologie sociale underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Marges et marginalisations dans l¹histoire de la psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d'études Pluridisciplinaire d'Histoire de la psychologie et le SFHSH-Paris / Ecole supérieure de Commerce de Paris, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’études Sociologiques des Transformations et Acculturations des Milieux Populaires: Université de Nantes, UFR de Sociologie, Dec 2004, Nantes, France</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation (invitation) à la Table Ronde: La recherche universitaire est-elle soluble dans les musiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque, Les dix ans de l’IRMA : rencontres de décembre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRMA, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d'études Pluridisciplinaire d'Histoire de la psychologie et le SFHSH-Paris / Ecole supérieure de Commerce de Paris, Dec 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): La lutte pour la reconnaissance sociale : pratiques underground musicales et enjeux de légitimation scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées Terrains de la musique, Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS de Toulouse / DRAC, May 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IRMA, Dec 2004, Paris, France</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier « Violence dans la cité »: Théâtralité et représentations de la violence dans les musiques amplifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université européenne d’été, Violences dans la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, EHESS de Toulouse / DRAC, May 2004, Toulouse, France</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation (invitation) à la table ronde, « Le phénomène techno : interprétations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Rendez-vous électroniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technopôl, Paris, Sep 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Paris, France</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Tristesse, mélancolie et rage esthétiques dans les musiques rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Délectations moroses. Musiques et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d’Histoire de l’Art, Journalisme et Musicologie, Bruxelles : Université Libre de Bruxelles, Mar 2001, Bruxuelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Technopôl, Paris, Sep 2003, Paris, France</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016752v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les représentations et leur fascination : la mécanique des groupes musicaux underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième conférence internationale sur les représentations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montréal, Montréal : UQAM / LEPS-MSH-Paris, Aug 2000, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département d’Histoire de l’Art, Journalisme et Musicologie, Bruxelles : Université Libre de Bruxelles, Mar 2001, Bruxuelles, France</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La “carte mentale” des musiques underground : approche exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cinquième conférence internationale sur les représentations sociales, Représentations sociales : constructions nouvelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIRADE/GEIRSO: UQAM, Aug 2000, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Montréal, Montréal : UQAM / LEPS-MSH-Paris, Aug 2000, Montréal, France</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation) sur les cultures underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude sur la citoyenneté durant Semaine IHEDN Jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRDP / IEHDN, Aug 1998, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CIRADE/GEIRSO: UQAM, Aug 2000, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation) « Le changement en psychologie sociale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d’été « De l’enseignement de la sociologie aux pratiques professionnelles des sociologues à travers la transition “secondaire-supérieur-emploi” »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SENAC / U. des Sciences et Techniques de Lille, Jul 1998, Villeneuve-d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CRDP / IEHDN, Aug 1998, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps, temporalités et rituels dans les foules festives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’étude sur les temporalités sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut poitevin de recherches en sociologie de la connaissance / Université de Poitiers, Nov 1998, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, SENAC / U. des Sciences et Techniques de Lille, Jul 1998, Villeneuve-d'Ascq, France</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférence (invitation): Propositions pour une recherche comparative, interculturelle et structurale sur l’identité et la vocation des minorités identitaires, professionnelles et socio-économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Restructuration du champ social : une perspective psychosociale sur le changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Soros Foundation / Laboratoire de Psychologie du Champ Social de l’Université Alexandru Ioan Cuza de Iasi, Oct 1997, Iasi, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut poitevin de recherches en sociologie de la connaissance / Université de Poitiers, Nov 1998, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur la question de la résistance culturelle: l'étude in situ des conduites de reconnaissance sociale dans la société de masse : l'exemple des minorités rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence internationale sur l’histoire de la psychologie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut pour la recherche sur les sociétés contemporaines, Société française de Psychologie et Société canadienne de Psychologie, Apr 1991, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Soros Foundation / Laboratoire de Psychologie du Champ Social de l’Université Alexandru Ioan Cuza de Iasi, Oct 1997, Iasi, Roumanie</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations sociales de la culture jeune et vocations rock en France: consommation culturelle versus innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque européen : Connaître les modes de vie et de consommation des jeunes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEIC-FEN / Laboratoire de Psychologie sociale de l’université de Paris-V, Sep 1991, Paris, France. pp.409-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Institut pour la recherche sur les sociétés contemporaines, Société française de Psychologie et Société canadienne de Psychologie, Apr 1991, Paris, France</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthèse d’une recherche psychosociale sur les minorités rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque National de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Blaise Pascal, Département de psychologie, Dec 1991, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, ADEIC-FEN / Laboratoire de Psychologie sociale de l’université de Paris-V, Sep 1991, Paris, France. pp.409-425</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos des recherches sur les minorités culturelles et la différenciation sociale : l’exemple des minorités rock et de la fonction sociale de l’art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international, La Recherche en Psychologie en Europe. Demandes Sociales et Réseaux Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Personnalisation et Changements Sociaux, Université de Toulouse-Le Mirail, Jan 1991, Toulouse, France. pp. 297-302 (vol. 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Blaise Pascal, Département de psychologie, Dec 1991, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conférences (invitation) sur Les cultures rocks à Revins (24 mars 1989) et à Sedan (17 juin 1989)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cultures rocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Régional du Livre de Champagne-Ardenne et Interbibly, Mar 1989, Reims, Sedan, Revins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Personnalisation et Changements Sociaux, Université de Toulouse-Le Mirail, Jan 1991, Toulouse, France. pp. 297-302 (vol. 1)</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation (invitation) de décembre 1987 à la Table Ronde sur: Sociétés, usages et Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Cultures Techniques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée des Sciences de la Villette, Association des Enseignants Chercheurs en Sciences de l’Éducation, Dec 1987, Paris, France. pp.81-111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9942,515 +9963,515 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viviane Waschbüsch; Gesine Schröder; Jean-Marie Seca; Catherine Deutsch. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIERA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 Tomes, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
-[...59 lines deleted...]
-              <w:t xml:space="preserve">, 3 Tomes, 2024</w:t>
+                <w:t xml:space="preserve">hal-03519863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Armand Colin (2e édition), 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, Armand Colin (2e édition), 2010</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reprenzentǎrile sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Iasi, Institutul European, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Iasi, Institutul European, 2008</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(éd.), Musiques populaires underground et représentations du politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cortil-Wodon, InterCommunications &amp; EME, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Cortil-Wodon, InterCommunications &amp; EME, 2007</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Los mùsicos underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Barcelona, Ediciones Paidos, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Barcelona, Ediciones Paidos, 2004</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Musiciens underground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, PUF, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Paris, PUF, 2001</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03015633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vocations rock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paris, Méridiens-Klincksieck, 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10460,2607 +10481,2607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prototypes et formes de la provocation et de l’innovation au prisme du genre : de l’idéologie du corps à l’engagement créatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Viviane Waschbüsch; Gesine Schröder; Jean-Marie Seca; Catherine Deutsch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes – Französisch-deutsche Musikerinnen-Forschung, ouvrage en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tome 1, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CIERA</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-286, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CIERA</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.265-286, 2024</w:t>
+                <w:t xml:space="preserve">halshs-04612150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur le champ de l’éducation : exemples de recherches et d’interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Yves Causer (éd). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interculturalité et ré-affiliation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, pp.199-214, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, pp.199-214, 2022</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04613532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épistémologie du conspirationnisme : formes, évolutions, tendance, proximité avec d’autres formes de pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Chelebourg; Antoine Faivre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Secrets, complots, conspirations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Visage Vert, pp.297-317, 2021, 978-2-918061-50-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Le Visage Vert, pp.297-317, 2021, 978-2-918061-50-2</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02942135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La citation comme analyseur pédagogique et comme indicateur de reconnaissance professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tuaillon Demésy Audrey; Ferréol Gilles. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Écrit : comment rendre compte d’une recherche?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Séminaire Jeunes Chercheurs C3S 2013-2014, Besançon, C3S/UFR Sports, Université de Franche-Comté, pp.123-134, 2020, Séminaire Jeunes Chercheurs C3S 2013-2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Séminaire Jeunes Chercheurs C3S 2013-2014, Besançon, C3S/UFR Sports, Université de Franche-Comté, pp.123-134, 2020, Séminaire Jeunes Chercheurs C3S 2013-2014</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Comparaison et incomparabilité sociales », texte traduit en roumain et édité sous la référence suivante : « Compararea sociala »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Boncu; Andrei Holman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cum gandim in viata de zi cu zi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polirom, pp.198-211, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Polirom, pp.198-211, 2019</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02960620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interférences transmigratoires et producteurs dans les musiques de masse électroamplifiées (MdMEA) en région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hassan Bousetta; Sonia Gsir; Marc Jacquemain. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Villes connectées: pratiques transnationales, dynamiques identitaires et diversité culturelle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Liège, Presses universitaires de Liège, pp.189-216, 2016, Sciences politiques et sociales, 9782875620781</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Liège, Presses universitaires de Liège, pp.189-216, 2016, Sciences politiques et sociales, 9782875620781</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01624513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'insoutenable polymorphie des représentations sociales et les pratiques d’intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lilian Negura (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intervention en sciences humaines : l’importance des représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Laval, pp.41-64, 2016, Pratiques d'accompagnement professionnel, 978-2-7056-7377-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Laval, pp.41-64, 2016, Pratiques d'accompagnement professionnel, 978-2-7056-7377-2</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">États dissociés du moi et cultures jeunes : de la standardisation à la devise musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Place et statut de la subjectivité dans les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EME éditions, 2014, Proximités Sociologie, 978-2-8066-2954-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, EME éditions, 2014, Proximités Sociologie, 978-2-8066-2954-8</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01619783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée sociale et organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Philippe Hermel; Pascal Corbel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le management des évolutions technologiques, organisationnelles, stratégiques et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.261-283, 2013, Entreprises et management, 978-2-296-99337-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Policy of Electro-Amplified Popular Music in France: the Liberal Context and the Regulation of Rebellious Cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathieu Dehem (éd). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Law, Sociology of Crime, Law and Deviance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volume 18, Emerald/The JAI Press, pp.103-127, 2013, 1521-6136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S1521-6136(2013)0000018008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02967317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Version française d’un chapitre d’ouvrage paru en roumain: « Représentations sociales et champ de l’éducation » (trad. roumaine: «Reprezentarile sociale si campul educatiei»)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stefan Boncu; Ciprian Ceobanu (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihosociologie scolara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polirom, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pensée sociale et organisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philippe Hermel; Pascal Corbel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le management des évolutions technologiques, organisationnelles, stratégiques et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.261-283, 2013, Entreprises et management, 978-2-296-99337-2</w:t>
+              <w:t xml:space="preserve">Le Management des évolutions technologiques, organisationnelles et stratégiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.261 - 283, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03002812v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment la colère peut-elle être managée dans et hors des organisations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Louis Marmoz; Véronique Attias-Delattre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ressources humaines, force de travail et capital humain : notions et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.213-228, 2010, Éducations et sociétés, 978-2-296-12904-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Polirom, 2013</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Globalisation, cultures populaires, industries de programme et représentations sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aurel Stan (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihologie Aplicata. Diversitate si consistenta. Lucrarile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alma Mater / Arhip Art, pp. 211-226, 2009, Conferinta Internationala de Psihologie Aplicata "Diversitate si Consistenta", 25-27 septembrie 2009, Gura Humorului, Universitatae Alexandru Ioan Cuza Iasi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.261 - 283, 2013</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étudier les représentations de la transe : réflexions sur les basculements de la pensée sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel-Louis Rouquette (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Pensée sociale. Perspectives fondamentales et recherches appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Toulouse, Erès, pp. 211-226, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.213-228, 2010, Éducations et sociétés, 978-2-296-12904-7</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La jeunesse et ses doubles : commentaires sur une prolifération idéologique datée et liens avec les musiques actuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc-Olivier Gonseth et al. (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Marque jeune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuchâtel, Musée de Neuchâtel, pp. 216-222, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Alma Mater / Arhip Art, pp. 211-226, 2009, Conferinta Internationala de Psihologie Aplicata "Diversitate si Consistenta", 25-27 septembrie 2009, Gura Humorului, Universitatae Alexandru Ioan Cuza Iasi</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebellions et pratiques musicales émergentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques populaires underground et représentations du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortil-Wodon, InterCommunications éditeur, pp. 16-40, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Toulouse, Erès, pp. 211-226, 2009</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vingt ans de Live Aid : comment le charity rock a-t-il transformé l’engagement politique en musique populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Carlet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Musiques populaires underground et représentations du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cortil-Wodon, InterCommunications éditeur, pp. 16-40, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Neuchâtel, Musée de Neuchâtel, pp. 216-222, 2008</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006526v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtralité et représentations de la violence dans les musiques amplifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de l’Université d’été européenne (8-13 septembre 2003), Violences dans la modernité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-7-René Diderot, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Cortil-Wodon, InterCommunications éditeur, pp. 16-40, 2007</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tristesse à la trépidation chez les rockers et leurs successeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Demeuldre (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sentiments doux amers dans les musiques du monde. Délectations moroses dans le blues, fado, tango, flamenco, rebetiko, p'ansori, ghazal…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.283-292, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Cortil-Wodon, InterCommunications éditeur, pp. 16-40, 2007</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006541v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discrimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Jucquois et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’altérité et des relations interculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 94-97, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-7-René Diderot, 2004</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéréotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Jucquois et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’altérité et des relations interculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 330-332, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan, pp.283-292, 2004</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011121v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Préjugé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guy Jucquois et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de l’altérité et des relations interculturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 279-283, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’image des SDF, des démunis et des “nouveaux pauvres” à Paris : savoirs pratiques, stéréotypes et prototypes (version française en ligne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ida Galli (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le dimensioni psicosociali della povertà</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Napoli, Edizioni scientifiche italiane, pp.151-188, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attribution (Théories de l'-)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Jucquois et Gilles Ferréol (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’altérité et des relations interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 330-332, 2003</w:t>
+              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 36-39, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musiques et sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Jucquois et Gilles Ferréol (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’altérité et des relations interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 94-97, 2003</w:t>
+              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 231-236, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentation sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guy Jucquois et Gilles Ferréol (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l’altérité et des relations interculturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 279-283, 2003</w:t>
+              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 304-309, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Napoli, Edizioni scientifiche italiane, pp.151-188, 2003</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tineri, culturi emergente si iesiri din “ galera ”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identitatea, cetàtenia si legàturile sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iasi, Polirom, pp. 73-99: https://www.ceeol.com/search/article-detail?id=46356, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 36-39, 2003</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03006309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influenta ritualicã a petrecerilor rave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescentii si toxicomania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iasi, Polirom, pp. 87-116, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 231-236, 2003</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Communication (invitation): Le contenu de la représentation sociale de la pauvreté en région parisienne : approche descriptive: traduction en roumain: Continutul reprezentàrii sociale a sàràciei în regiunea parizianà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Adrian Neculau et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspecte psihosociale ale sàràaciei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iasi: Polirom, pp.146-163, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Armand Colin, pp. 304-309, 2003</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’emprise rituelle des fêtes rave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence et toxicomanie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.54-84, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continutul reprezentàrii sociale a sàràciei în regiunea parizianà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrian Neculau et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspecte psihosociale ale sàràaciei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iasi, Polirom, pp. 146-163, 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeunes, cultures émergentes et sorties de galère</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gilles Ferréol (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identitatea, cetàtenia si legàturile sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Iasi, Polirom, pp. 73-99: https://www.ceeol.com/search/article-detail?id=46356, 2000</w:t>
+              <w:t xml:space="preserve">La Personne citoyenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Poitiers, CRDP Poitou-Charentes / IHEDN / Institut poitevin de Recherches en Sociologie de la connaissance, pp.158-171, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Iasi, Polirom, pp. 87-116, 2000</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une psychologie sociale de la vocation minoritaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adrian Neculau et Gilles Ferréol (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Psihosociologia schimbârii</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iasi, Polirom, pp.68-76, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Iasi: Polirom, pp.146-163, 1999</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03014807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la signification psychopolitique des vocations rock et rap en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Chevallier (éd). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’identité politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, PUF., pp. 79-93: https://www.u-picardie.fr/curapp-revues/root/33/jean_marie_seca.pdf_4a07eacac68e2/jean_marie_seca.pdf, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...364 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03014245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13070,91 +13091,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du livre : Le Temps des peurs (2023) : entretien avec Michel Maffesoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, https://lecourrierdesstrateges.fr/2023/07/24/autour-du-livre-le-temps-des-peurs-2023-entretien-avec-michel-maffesoli-et-recension-par-jean-marie-seca/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13164,587 +13185,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Maffesoli Michel, Le Temps des peurs, Paris, Les éditions du Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04271378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de Pierre Séculier, Pratiques professionnelles, enjeux territoriaux et changement social. L’évolution et la mutation des petits métiers de l’étang de Thau, Bruxelles-Fernelmont, EME/Intercommunications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de: Stéphane François, 2011, L’Écologie politique. Une vision du monde réactionnaire ? Réflexions sur le positionnement idéologique de quelques valeurs, Paris, Cerf.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03015362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de : Gilles Ferréol (éd.), 2009, Représentations corporelles et loisirs sportifs, Bruxelles/Fernelmont, Intercommunications, 196 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de : Dolize Sidambarompoulé, 2007, Instruments et pédagogies de l’alternance pour la formation au travail social. Articuler travail social et pédagogie de l’action sociale, Fernelmont, InterCommunications et EME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de Gilles Ferréol et Anne-Marie Mamontoff (éd.), 2009, Tourisme et sociétés, Bruxelles/Fernelmont, Intercommunications, 216 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre Michel Valière, 2006, Le Conte populaire. Approche socio-anthropologique, Paris, Armand Colin, collection « Cursus sociologie », 200 p</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de l’ouvrage de Michel Valière, 2002, Ethnographie de la France. Histoire et enjeux contemporains des approches du patrimoine ethnologique, Paris, Armand Colin, collection ” Cursus sociologie ”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03017380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre de : Campion-Vincent Véronique et Renard Jean-Bruno, 2014, 100 % rumeurs. Codes cachés, objets piégés, aliments contaminés… La vérité sur 50 légendes urbaines extravagantes, Paris, Payot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13754,227 +13775,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif d’Enseignement Public à Distance (EAD) Agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Étude commandée au GREP par le Ministère de l’Agriculture (DGER), réalisée en collaboration avec Jacques ARDOINO. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’École Régionale d’Informatique d'Ile-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Étude commandée à Quaternaire Éducation par le Conseil Régional d’Île-de-France, réalisée en collaboration avec Armelle BARATON et Roger ESCULIER. 1988</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude quantitative et exploratoire de la fréquentation du Parc de la Villette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Étude commandée à l’Association Villette et Alentour par l’Établissement Public du Parc de la Villette. 1987</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13984,100 +14005,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'État acide : analyse psychosociale des minorités rock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Paris-X Nanterre; EHESS-Paris, 1987. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03015451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14087,91 +14108,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduites minoritaires et représentations sociales. Entre dynamiques culturelles et tendances anomiques: volume principal HDR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Franche Comté (UFC), Besançon, FRA., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03002371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14181,339 +14202,339 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories et méthodes de la recherche 1 : UE 702-EC2, Recherche et intervention 1 (24h CM) (Master 1 de sociologie) : année universitaire 2025 / 2026</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Analyse de contenu, des discours et pratiques sociales, Nancy, France. 2025, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02992466v8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la socio-anthropologie (fin du cours observée en 2024-2025).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Introduction à la socio-anthropologie, UE 205, Nancy, France. 2024, pp.164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916823v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie de l'environnement (analyse du catastrophisme et éléments d'analyse environnementaux): introduction (version 4: 22 septembre 2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Nancy, France. 2022, pp.90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03831521v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plan du chapitre 4- Cours magistral de sociologie de la culture / Licence 2e année de sociologie/ Titre de ce chapitre : Socio-anthropologie esthétique : la représentation du visage et du corps dans la peinture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. Sociologie de la culture 1 (chapitre 4), Nancy, France. 2022, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03861934v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de la citation dans l'écriture scientifique et son statut d'indicateur de reconnaissance professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Master. Seca Jean-Marie, Nancy, France. 2020, pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14523,367 +14544,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gesine Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gesine Schröder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Seca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes Volume 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Waschbüsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gesine Schröder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Seca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards croisés franco-allemands sur les musiciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
+              <w:t xml:space="preserve">, 2 (12), Hochschule für Musik und Theater Felix Mendelssohn Bartholdy Leipzig, 2024, Schriftenreihe, Hochschule für Musik und Theater 'Felix Mendelssohn Bartholdy' Leipzig, Musikwissenschaft, Musikgeschichte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId240"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14951,51 +14972,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2CAD724"/>
+    <w:nsid w:val="F4821DC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15182,51 +15203,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-seca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-0707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029274125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39404697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069592v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.048.0151" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00082-4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04794696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lescop" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jpr.v6i4.7541" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960725v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.025.0111" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943924v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAM-04-2020-0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968240v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967127v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019064v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629093v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2016.340109" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960732v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628276v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626761v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.130.0041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014997v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626590v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015278v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613021v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625013v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015336v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624578v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.117.0015" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005652v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966102v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005670v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.114.0095" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016947v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016954v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016938v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016926v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017180v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005702v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.104.0013" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017144v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cerizay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017196v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017234v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005827v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017252v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017817v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005927v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005931v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017524v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017526v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017361v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005938v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.090.0057" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005947v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goubert-Seca" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017535v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017558v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017553v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017552v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005949v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Voisin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017562v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017563v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017560v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014974v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006263v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.018.0177" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017564v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017820v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017810v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017822v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015033v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006307v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015055v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017837v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017828v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017834v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015079v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017839v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015107v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006313v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015113v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006335v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612236v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967448v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015726v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967442v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967454v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017847v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967453v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017852v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967457v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017850v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967455v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015721v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015733v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017859v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015790v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015798v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03026532v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015766v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015808v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015829v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015821v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Christakis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017863v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015839v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016040v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016044v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016080v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016071v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Carlet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016049v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017869v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016118v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016104v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016730v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016177v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016752v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011105v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017916v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017917v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016769v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016796v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016841v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016819v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016828v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016811v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017922v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016856v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519863v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schr&#246;der" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deutsch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-920191" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015627v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015630v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015632v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015635v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015637v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612150v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slub.qucosa.de/landing-page/https%3A%2F%2Fslub.qucosa.de%2Fapi%2Fqucosa%253A92021%2Fmets%2F%3FL%3D1/?L=1&amp;amp;cHash=34d55e2b77b71868d3b5376c5ae32716" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613532v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942135v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002401v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960620v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623585v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619783v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01611120v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967317v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1521-6136(2013)0000018008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002448v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01612582v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005306v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006517v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006521v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006526v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006533v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006541v2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011121v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011118v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014055v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011111v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011116v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011120v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006309v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016784v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014082v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014073v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014824v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014807v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271421v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271378v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017045v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015362v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017105v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017284v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017060v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017380v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016881v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016891v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016871v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015451v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992466v8" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03916823v4" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03831521v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861934v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636634v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636978v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636954v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-marie-seca" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6456-0707" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/029274125" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39404697" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=-VogwOEAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05069592v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Seca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.048.0151" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967458v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44282-024-00082-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04794696v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Lescop" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30564/jpr.v6i4.7541" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960725v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sdes.025.0111" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02943924v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spanu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sommet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAM-04-2020-0007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02968240v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967127v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.2699" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03019064v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629093v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/fpcs.2016.340109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628276v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626761v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01628564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.130.0041" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014997v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04613021v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625013v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624578v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005627v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.117.0015" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005652v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02966102v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.114.0095" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016947v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016938v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016926v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017180v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005702v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.104.0013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017144v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005779v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cerizay" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017196v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017234v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017317v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005827v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017252v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005927v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017353v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005931v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017524v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017526v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017361v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005938v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soc.090.0057" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005947v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Goubert-Seca" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017535v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017558v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017552v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005949v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Voisin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017562v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017563v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017560v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006017v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006263v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips.018.0177" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017564v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017820v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017810v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015033v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006285v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017823v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015055v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017837v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017828v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017834v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015079v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017839v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015107v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006313v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006335v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006327v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04612236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967448v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015726v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017847v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967453v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017852v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967457v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017850v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967455v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015721v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015733v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015790v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015798v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03026532v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015766v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015808v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015821v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Christakis" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017863v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015839v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016036v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016040v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016044v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016060v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016080v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016071v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Carlet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016049v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017869v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016118v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016145v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016104v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016164v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016730v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016177v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016752v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011105v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017916v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017917v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016769v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016796v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016841v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016819v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016828v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016811v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017922v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016856v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03519863v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Waschb&#252;sch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gesine Schr&#246;der" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deutsch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nbn-resolving.org/urn:nbn:de:bsz:14-qucosa2-920191" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015627v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015630v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015632v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015635v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015633v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015637v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04612150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slub.qucosa.de/landing-page/https%3A%2F%2Fslub.qucosa.de%2Fapi%2Fqucosa%253A92021%2Fmets%2F%3FL%3D1/?L=1&amp;amp;cHash=34d55e2b77b71868d3b5376c5ae32716" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613532v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02942135v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002401v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02960620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01624513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623585v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01619783v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01611120v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02967317v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S1521-6136(2013)0000018008" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002448v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03002812v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01612582v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03005306v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006517v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006521v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006524v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006526v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006533v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006541v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011112v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011121v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011118v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014055v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011111v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011116v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03011120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03006309v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016784v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014082v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014073v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014824v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014807v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03014245v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271421v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04271378v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017045v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015362v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017105v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017284v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017060v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017336v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03017380v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626664v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016881v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016891v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03016871v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-03015451v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03002371v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02992466v8" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03916823v4" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03831521v4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03861934v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03000522v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636634v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636978v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636954v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>