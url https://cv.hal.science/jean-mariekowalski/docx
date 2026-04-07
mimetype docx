--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1071,165 +1071,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Histoire navale et sources opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudier la guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benjamin Deruelle, Oct 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04318421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renewing Strategic Thought in France after the Wars of Decolonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mc Mullen Naval History Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Annapolis (Maryland), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223047v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04318421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans une marine en crise. 1960-1968</w:t>
               </w:r>
@@ -3036,181 +3036,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'amiral de Grasse et l'Indépendance américaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sorbonne Université Presses, 2023, 979-10-231-0703-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'Amiral de Grasse et l'Indépendance américaine : commander en opérations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chaline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sorbonne Université Presses, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939057v1</w:t>
-              </w:r>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04101673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Quartette d'Alexandrie. Hérodote, Diodore, Strabon, Chérémon</w:t>
               </w:r>
@@ -5791,165 +5791,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marine : Thucydide ou la genèse d'une pensée stratégique globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kowalski Jean-Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Défense Nationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.102-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03410831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La terre vue de la mer, le regard des marins grecs sur le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kowalski Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue maritime</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 490, pp.22-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03410827v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03410831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture et commandement</w:t>
               </w:r>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Duverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Litoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feunteun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Ducourtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Aloupi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowalski Jean-Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/obp/14364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemignani Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Aufr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/le-quartette-d-alexandrie-9782221248454/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02937924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nantet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6613/images-des-americains-dans-la-grande-guerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Battistini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mourgaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Munger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breval Tramoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Servajean-Hilst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTRI4936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Knab-Delumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PSBV4107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UZZO3464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nuttall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ALDL6107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.817.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IZGZ3008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BKMC1583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Stock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410827v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410831v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liot De Nortb&#233;court" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Duverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Litoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feunteun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Ducourtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Aloupi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowalski Jean-Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/obp/14364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemignani Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Aufr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/le-quartette-d-alexandrie-9782221248454/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02937924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nantet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6613/images-des-americains-dans-la-grande-guerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Battistini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mourgaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Munger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breval Tramoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Servajean-Hilst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTRI4936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Knab-Delumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PSBV4107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UZZO3464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nuttall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ALDL6107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.817.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IZGZ3008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BKMC1583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Stock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liot De Nortb&#233;court" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>