--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -536,411 +536,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intelligence géospatiale maritime et sciences de l’espace géographique : regards croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Clémence Duverger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GEOPOINT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles aristocraties navales en France après 1945 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mer et noblesses, XVIe-XXe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the Capes to the Chesapeake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2024 SAR Annual Conference on the American Revolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sons of American Revolution, Jun 2024, Norfolk (Virginia), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convois et logistique portuaire américaine en 1917-1919</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La maîtrise des flux, clé de la victoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie Militaire de Saint Cyr Coëtquidan, Mar 2024, Guer, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle guerre la Marine nationale prépare-t-elle ? 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser, anticiper et organiser la haute intensité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de guerre; Service Historique de la Défense, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04434549v1</w:t>
-              </w:r>
-[...313 lines deleted...]
-                <w:t xml:space="preserve">hal-04519701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformations technologiques et pertes au combat : la Marine des débuts de la Ve République</w:t>
               </w:r>
@@ -1071,165 +1071,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04625063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Renewing Strategic Thought in France after the Wars of Decolonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mc Mullen Naval History Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Annapolis (Maryland), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire navale et sources opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Etudier la guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benjamin Deruelle, Oct 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318421v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04223047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innover dans une marine en crise. 1960-1968</w:t>
               </w:r>
@@ -1832,173 +1832,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Etienne Schlumberger. L’honneur d’un marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alfred Gilder; François Broche. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compagnons de la Libération écrivains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Glyphe, pp.417-420, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04285968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Battle of the Chesapeake from the Quarterdeck: from an Admirals' Quarrel to Scholars' Consensus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrew J. O’Shaughnessy; John A. Ragosta; Marie-Jeanne Rossignol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Friends of the American Revolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Virginia Press, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193011v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04285968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perte de contrôle (II). Les Saintes (12 avril 1782)</w:t>
               </w:r>
@@ -3980,50 +3980,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formation au commandement : la réforme du curriculum de l'École navale entre 1959 et 1965</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lemaître</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire maritime</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35, pp.235-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stratégie maritime et intelligence géospatiale (GEOINT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Kowalski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4045,139 +4127,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Défense Nationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 880, pp.13-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062675v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05408714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The French procurement transformations: A historical perspective over sovereignty and innovation</w:t>
               </w:r>
@@ -6577,51 +6577,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Duverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Litoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feunteun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Ducourtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625067v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744944v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625060v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Aloupi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223047v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowalski Jean-Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193011v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/obp/14364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemignani Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Aufr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/le-quartette-d-alexandrie-9782221248454/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02937924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nantet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6613/images-des-americains-dans-la-grande-guerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Battistini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mourgaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Munger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breval Tramoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062675v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408714v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Servajean-Hilst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTRI4936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Knab-Delumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PSBV4107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UZZO3464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nuttall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ALDL6107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.817.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IZGZ3008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BKMC1583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Stock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liot De Nortb&#233;court" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408750v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Kowalski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062707v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983684v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062725v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cl&#233;mence Duverger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Litoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983676v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feunteun" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerrand Ducourtil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bossu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744944v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625060v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434549v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825175v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625063v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niki Aloupi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04223047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318421v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318409v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318431v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chaline" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713474v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kowalski Jean-Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763111v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Naulleau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Le Bris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590770v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285968v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193011v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101685v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101678v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/obp/14364" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406296v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410173v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410835v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410834v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939033v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410150v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemignani Marco" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410154v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022448v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Bot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406278v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Zucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Charvet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Aufr&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laffont.ca/livre/le-quartette-d-alexandrie-9782221248454/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02937924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nantet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Belov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bresson" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Galinier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11647/OBP.0167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Joret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Nicolas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6613/images-des-americains-dans-la-grande-guerre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410845v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03406265v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410155v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Battistini" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410158v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022451v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lema&#238;tre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mourgaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Munger" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breval Tramoy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408714v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062675v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612388v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106236" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693133v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231680v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Servajean-Hilst" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03676390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438765v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RTRI4936" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917744v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Knab-Delumeau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/PSBV4107" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04926571v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Schaub" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UZZO3464" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926184v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Nuttall" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/ALDL6107" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410162v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410160v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/angles.800" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410171v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vuong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdna.817.0025" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410167v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IZGZ3008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410163v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410566v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410779v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schneider" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410166v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/BKMC1583" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410169v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410821v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Stock" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410818v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410826v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410831v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410832v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liot De Nortb&#233;court" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04662186v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Delumeau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410151v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410153v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>