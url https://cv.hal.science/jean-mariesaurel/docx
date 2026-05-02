--- v0 (2026-03-19)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie SAUREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of megathrust earthquakes and seismic supercycles in subtropical Japan from millennia-old coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1398. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67724-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Disaster Risk Governance: Towards a Participative Seismological Monitoring of the Mayotte Volcanic Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sadeski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20&amp;lt;SUP&amp;gt;th&amp;lt;/SUP&amp;gt;-century strain accumulation on the Lesser Antilles megathrust based on coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle Philibosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03647297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’leary Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake location and detection modeling for a future seafloor observatory along Mayotte's volcanic ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, 12 pp. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transversal seismicity action RESIF : a tool to improve the distribution of the French seismicity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1623 - 1641. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebObs: The volcano observatories missing link between research and real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp. 981-995. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term deposition and condensation ice-nucleating particle measurements from four stations across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Schrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.15983-16006. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15983-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reef platform of Martinique: Interplay between eustasy, tectonic subsidence and volcanism since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant technical advances in broadband seismic stations in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ADGEO-40-43-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Holocene relative sea-level changes to seismic supercycles : the case of Ishigaki island in the southern Ryukyus, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.7297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud GLASS des Observatoires volcanologiques et sismologiques en pré-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CheatSheet for using seismological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of seismological data from volcanological and seismological French observatories of the Institut de Physique du Globe de Paris (OVSG, OVSM and OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Scientific and Technical Meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données sismologiques des observatoires volcanologiques et sismologiques de l’IPGP (OVSG, OVSM et OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres scientifiques et techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sismologiques et géodésiques des observatoires volcanologiques et sismologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine : a new tool for stationXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hagerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie SAUREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of megathrust earthquakes and seismic supercycles in subtropical Japan from millennia-old coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1398. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67724-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Disaster Risk Governance: Towards a Participative Seismological Monitoring of the Mayotte Volcanic Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sadeski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20&amp;lt;SUP&amp;gt;th&amp;lt;/SUP&amp;gt;-century strain accumulation on the Lesser Antilles megathrust based on coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle Philibosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03647297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’leary Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake location and detection modeling for a future seafloor observatory along Mayotte's volcanic ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, 12 pp. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transversal seismicity action RESIF : a tool to improve the distribution of the French seismicity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1623 - 1641. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebObs: The volcano observatories missing link between research and real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp. 981-995. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term deposition and condensation ice-nucleating particle measurements from four stations across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Schrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.15983-16006. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15983-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reef platform of Martinique: Interplay between eustasy, tectonic subsidence and volcanism since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant technical advances in broadband seismic stations in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ADGEO-40-43-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Holocene relative sea-level changes to seismic supercycles : the case of Ishigaki island in the southern Ryukyus, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.7297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud GLASS des Observatoires volcanologiques et sismologiques en pré-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CheatSheet for using seismological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of seismological data from volcanological and seismological French observatories of the Institut de Physique du Globe de Paris (OVSG, OVSM and OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Scientific and Technical Meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sismologiques et géodésiques des observatoires volcanologiques et sismologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données sismologiques des observatoires volcanologiques et sismologiques de l’IPGP (OVSG, OVSM et OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres scientifiques et techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine : a new tool for stationXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hagerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Satake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohki Sowa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67724-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sadeski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.573" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107322" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584809v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lafon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B&#233;guin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Schrod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thomson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kossmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15983-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0Z5S8G1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ADGEO-40-43-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171820v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362743v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02563424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hellman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hagerty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lisowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Satake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohki Sowa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67724-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sadeski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.573" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107322" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lafon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Schrod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thomson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kossmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15983-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0Z5S8G1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ADGEO-40-43-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02563424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hellman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hagerty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lisowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>