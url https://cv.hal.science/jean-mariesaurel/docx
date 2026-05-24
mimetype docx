--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie SAUREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of megathrust earthquakes and seismic supercycles in subtropical Japan from millennia-old coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1398. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67724-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Disaster Risk Governance: Towards a Participative Seismological Monitoring of the Mayotte Volcanic Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sadeski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20&amp;lt;SUP&amp;gt;th&amp;lt;/SUP&amp;gt;-century strain accumulation on the Lesser Antilles megathrust based on coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle Philibosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03647297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’leary Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake location and detection modeling for a future seafloor observatory along Mayotte's volcanic ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, 12 pp. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transversal seismicity action RESIF : a tool to improve the distribution of the French seismicity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1623 - 1641. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebObs: The volcano observatories missing link between research and real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp. 981-995. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term deposition and condensation ice-nucleating particle measurements from four stations across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Schrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.15983-16006. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15983-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reef platform of Martinique: Interplay between eustasy, tectonic subsidence and volcanism since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant technical advances in broadband seismic stations in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ADGEO-40-43-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Holocene relative sea-level changes to seismic supercycles : the case of Ishigaki island in the southern Ryukyus, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.7297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud GLASS des Observatoires volcanologiques et sismologiques en pré-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CheatSheet for using seismological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of seismological data from volcanological and seismological French observatories of the Institut de Physique du Globe de Paris (OVSG, OVSM and OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Scientific and Technical Meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sismologiques et géodésiques des observatoires volcanologiques et sismologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données sismologiques des observatoires volcanologiques et sismologiques de l’IPGP (OVSG, OVSM et OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres scientifiques et techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine : a new tool for stationXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hagerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId230"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie SAUREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ground-Motion Models for Probabilistic Seismic Hazard Assessment in the French Lesser Antilles Using a New Regional Strong-Motion Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Holocene relative sea-level changes to seismic supercycles : the case of Ishigaki island in the southern Ryukyus, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.7297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of megathrust earthquakes and seismic supercycles in subtropical Japan from millennia-old coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67724-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Disaster Risk Governance: Towards a Participative Seismological Monitoring of the Mayotte Volcanic Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sadeski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20&amp;lt;SUP&amp;gt;th&amp;lt;/SUP&amp;gt;-century strain accumulation on the Lesser Antilles megathrust based on coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle Philibosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03647297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’leary Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake location and detection modeling for a future seafloor observatory along Mayotte's volcanic ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, 12 pp. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transversal seismicity action RESIF : a tool to improve the distribution of the French seismicity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1623 - 1641. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebObs: The volcano observatories missing link between research and real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp. 981-995. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term deposition and condensation ice-nucleating particle measurements from four stations across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Schrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.15983-16006. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15983-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reef platform of Martinique: Interplay between eustasy, tectonic subsidence and volcanism since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant technical advances in broadband seismic stations in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ADGEO-40-43-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud GLASS des Observatoires volcanologiques et sismologiques en pré-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CheatSheet for using seismological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of seismological data from volcanological and seismological French observatories of the Institut de Physique du Globe de Paris (OVSG, OVSM and OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Scientific and Technical Meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sismologiques et géodésiques des observatoires volcanologiques et sismologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données sismologiques des observatoires volcanologiques et sismologiques de l’IPGP (OVSG, OVSM et OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres scientifiques et techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine : a new tool for stationXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hagerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527215v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Satake" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohki Sowa" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yamada" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67724-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201079v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sadeski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.573" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647297v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117343" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589889v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107322" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195727v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584809v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lafon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B&#233;guin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00048" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485737v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Schrod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thomson" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weber" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kossmann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15983-2020" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307036v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.001" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0Z5S8G1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485770v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglade" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ADGEO-40-43-2015" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482272v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guinet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171834v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362743v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171820v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02563424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hellman" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casey" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hagerty" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lisowski" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shible" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Satake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohki Sowa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yamada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67724-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sadeski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117343" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107322" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lafon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B&#233;guin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Schrod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thomson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kossmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15983-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0Z5S8G1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saurel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ADGEO-40-43-2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02563424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hellman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hagerty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lisowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>