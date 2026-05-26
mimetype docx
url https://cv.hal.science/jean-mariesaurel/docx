--- v2 (2026-05-24)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie SAUREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ground-Motion Models for Probabilistic Seismic Hazard Assessment in the French Lesser Antilles Using a New Regional Strong-Motion Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Holocene relative sea-level changes to seismic supercycles : the case of Ishigaki island in the southern Ryukyus, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.7297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of megathrust earthquakes and seismic supercycles in subtropical Japan from millennia-old coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67724-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Disaster Risk Governance: Towards a Participative Seismological Monitoring of the Mayotte Volcanic Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sadeski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20&amp;lt;SUP&amp;gt;th&amp;lt;/SUP&amp;gt;-century strain accumulation on the Lesser Antilles megathrust based on coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle Philibosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03647297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’leary Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake location and detection modeling for a future seafloor observatory along Mayotte's volcanic ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, 12 pp. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transversal seismicity action RESIF : a tool to improve the distribution of the French seismicity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1623 - 1641. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebObs: The volcano observatories missing link between research and real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp. 981-995. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term deposition and condensation ice-nucleating particle measurements from four stations across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Schrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.15983-16006. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15983-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reef platform of Martinique: Interplay between eustasy, tectonic subsidence and volcanism since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant technical advances in broadband seismic stations in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ADGEO-40-43-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud GLASS des Observatoires volcanologiques et sismologiques en pré-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CheatSheet for using seismological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of seismological data from volcanological and seismological French observatories of the Institut de Physique du Globe de Paris (OVSG, OVSM and OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Scientific and Technical Meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sismologiques et géodésiques des observatoires volcanologiques et sismologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données sismologiques des observatoires volcanologiques et sismologiques de l’IPGP (OVSG, OVSM et OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres scientifiques et techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine : a new tool for stationXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hagerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Marie SAUREL </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Ground-Motion Models for Probabilistic Seismic Hazard Assessment in the French Lesser Antilles Using a New Regional Strong-Motion Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Alloncle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Laurendeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Shible</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Maufroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Burlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th General Assembly of the European Seismological Commission (ESC2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Seismological Commission, Sep 2026, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05622120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring Mayotte’s magmatic plumbing system using the variety and geometry of its seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mcbrearty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaspard Farge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EGU, Apr 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Holocene relative sea-level changes to seismic supercycles : the case of Ishigaki island in the southern Ryukyus, Japan.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japan Geoscience Union Meeting 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05482272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Observatoire Volcanologique et Sismologique de Guadeloupe (IPGP) : Missions, réseaux et bilan de l’activité sismique régionale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Vlastélic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11° Colloque national de l’Association Française du Génie Parasismique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française du Génie Parasismique, Nov 2023, Le Gosier (Guadeloupe), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04245172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The caribbean Tsunami Warning System: what has been implemented ? Which are the remaining challenges ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Noëlle Raveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Péroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volcanisme, sismicité et tectonique des Grandes et des Petites Antilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OVSM; IPGP; PREST, May 2022, Saint-Pierre (Martinique), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04986724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model. Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">vEGU 2021 : Gather Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna Online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New 1D velocity model and absolute locations image Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, virtual, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of major cliff destabilizations and subsequent lahars in the Prêcheur catchment, Martinique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03669369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte (Comoros Island, Western Indian Ocean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Virtual, France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-11307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018-2019 Mayotte Seismic Crisis: Evidence of an upper Mantle Rifting Event ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03080199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleoseismology, seismic cycle and tectonic coupling of the Lesser Antilles subduction zone : Insights from micro-atolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Vienne, Austria. pp.7297</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00910406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of megathrust earthquakes and seismic supercycles in subtropical Japan from millennia-old coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Debaecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kenji Satake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kohki Sowa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masaki Yamada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17 (1), pp.1398. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-67724-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05527215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedimentary Records in the Lesser Antilles Fore‐Arc Basins Provide Evidence of Large Late Quaternary Megathrust Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Seibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gueorgui Ratzov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Morena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (2), pp.e2023GC011152. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen Science for Disaster Risk Governance: Towards a Participative Seismological Monitoring of the Mayotte Volcanic Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bedessem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sadeski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Citizen Science: Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 8 (1), pp.44. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5334/cstp.573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repetitive small seismicity coupled with rainfall can trigger large slope instabilities on metastable volcanic edifices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Mangeney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoping Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Bonilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-023-00996-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initial results from a hydroacoustic network to monitor submarine lava flows near Mayotte Island</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavie Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Paquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.257-273. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">20&amp;lt;SUP&amp;gt;th&amp;lt;/SUP&amp;gt;-century strain accumulation on the Lesser Antilles megathrust based on coral microatolls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belle Philibosian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abel Guihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 579, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03647297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic detection for a comprehensive view of Mayotte seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laporte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ferrazzini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 354 (S2), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simplified simulation of rock avalanches and subsequent debris flows with a single thin-layer model: Application to the Prêcheur river (Martinique, Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Peruzzetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Lévy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Thiery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Grandjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 296, pp.106457. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2021.106457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03839417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Wrapper to Use a Machine-Learning-Based Algorithm for Earthquake Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiqiang Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beroza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 93 (3), pp.1673-1682. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220210279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03898312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new 1D velocity model and absolute locations image the Mayotte seismo-volcanic region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Lavayssière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 421, 6, p. 59-64. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining hydro-acoustic sources and bathymetric differences to track the vent evolution of the Mayotte eruption, Mozambique Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Loubrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.983051. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2022.983051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Significant Increase in Interplate Seismicity near Major Historical Earthquakes Offshore Martinique (FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O’leary Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lejeune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice R. R. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111 (6), pp.3118-3135. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120200377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Natural-Hazard-Resilient High-Quality Seismic Network: How WI Network Sustained Hurricanes Maria and Irma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordane Corbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Deroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (1), pp.77-84. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RÉSIF-SI: A Distributed Information System for French Seismological Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Péquegnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Touvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1832-1853. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03193314v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayotte seismic crisis: building knowledge in near real-time by combining land and ocean-bottom seismometers, first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Retailleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 228 (2), pp.1281-1293. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggab392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03397108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offshore Mayotte volcanic plumbing revealed by local passive tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 420, pp.107395. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03466310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A machine-learning approach for automatic classification of volcanic seismicity at La Soufrière Volcano, Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Falcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome I. Mars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éléonore Stutzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 411 (March), pp.107151. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.107151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birth of a large volcanic edifice offshore Mayotte via lithosphere-scale dyke intrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Jorry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Deplus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (10), pp.787-795. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-021-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake location and detection modeling for a future seafloor observatory along Mayotte's volcanic ridge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chastity Aiken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Foix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 418, 12 pp. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2021.107322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03589889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic picking and probabilistic location for earthquake assessment in the Lesser Antilles subduction zone (1972–2012)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérick Massin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inessa Vorobieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.81⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The transversal seismicity action RESIF : a tool to improve the distribution of the French seismicity products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Auclair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bertil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismological Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 92 (3), pp.1623 - 1641. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0220200353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INSIEME seismic network: a research infrastructure for studying induced seismicity in the High Agri Valley (southern Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Alfredo Stabile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Serlenga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Romanelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Gueguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.519-538. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-12-519-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03463418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WebObs: The volcano observatories missing link between research and real-time monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Béguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp. 981-995. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2020.00048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03584809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2018 unrest phase at La Soufrière of Guadeloupe (French West Indies) andesitic volcano: Scrutiny of a failed but prodromal phreatic eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Moretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ucciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Moune</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jessop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 393, pp.106769. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2020.106769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02440761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term deposition and condensation ice-nucleating particle measurements from four stations across the globe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jann Schrod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Thomson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kossmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Pöhlker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (24), pp.15983-16006. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/acp-20-15983-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two hundred thirty years of relative sea level changes due to climate and megathrust tectonics recorded in coral microatolls of Martinique (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Weil-Accardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (4), pp.2873-2903. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01470290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reef platform of Martinique: Interplay between eustasy, tectonic subsidence and volcanism since Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Cabioch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 369, pp.34-51. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2015.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant technical advances in broadband seismic stations in the Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-P. Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 40, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/ADGEO-40-43-2015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2010 Haiti earthquake: A complex fault pattern constrained by seismologic and tectonic observations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Mercier de Lépinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frauke Klingelhoefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38, pp.L22305. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011GL049799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active faulting induced by slip partitioning in Montserrat and link with volcanic activity: New insights from the 2009 GWADASEIS marine cruise data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tapponnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Boudon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 37 (19), pp.L00E15. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010GL042556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01586768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recommandations pour les métadonnées Datacite de l'ATT SI-S Epos-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Baillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Garcia Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Grunberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Epos-France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065462v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud GLASS des Observatoires volcanologiques et sismologiques en pré-production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sakic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard de Chabalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Guinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campagnes de mesures à Mayotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Ballu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les observatoires volcanologiques et sismologiques : 80 ans de mesures au service de la science et des populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Dessert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Komorowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.2-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03712674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CheatSheet for using seismological data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Schaeffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Arnoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bollard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wayne C. Crawford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Engels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai (67210), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANR COYOTES project (Comoros & maYotte: vOlcanism, TEctonics and Seismicity)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2020 - Online Everywhere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online everywhere, United States. , AGU full meeting, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Morumotto / Sicaqo project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Geber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeuds A GEOSCOPE et VOLCANO : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félix Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres scientifiques et techniques RESIF 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knot A Résif's VOLCANO : review and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Scientific and Technical meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noeud A VOLCANO de Résif : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constanza Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Satriano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres scientifiques et techniques RESIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Saint-Jean-De-Monts (85160), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of seismological data from volcanological and seismological French observatories of the Institut de Physique du Globe de Paris (OVSG, OVSM and OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Scientific and Technical Meetings of Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux sismologiques et géodésiques des observatoires volcanologiques et sismologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Anglade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kowalski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Clouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation des données sismologiques des observatoires volcanologiques et sismologiques de l’IPGP (OVSG, OVSM et OVPF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beauducel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Paule Bouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes Rencontres scientifiques et techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, La Grande Motte (34280), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03171820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine : a new tool for stationXML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Saurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidney Hellman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Casey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Hagerty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Lisowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02563424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId236"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shible" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Satake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohki Sowa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yamada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67724-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sadeski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117343" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107322" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lafon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B&#233;guin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00048" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Schrod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thomson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kossmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15983-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0Z5S8G1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saurel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ADGEO-40-43-2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02563424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hellman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hagerty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lisowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05622120v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Alloncle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Laurendeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Shible" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Maufroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Burlot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803566v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Retailleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Saurel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mcbrearty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beroza" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Farge" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482272v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Debaecker" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Feuillet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Satake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohki Sowa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masaki Yamada" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245172v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Burtin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Corbeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard de Chabalier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04986724v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Clouard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Raveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu P&#233;roche" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Deroussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03474723v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Peruzzetto" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara L&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thiery" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grandjean" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mangeney" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455636v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lavayssi&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C. Crawford" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Satriano" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03669369v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10134" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080273v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jorry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Deplus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-11307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080199v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jacques" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chastity Aiken" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lemoine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910406v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil Accardo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tapponnier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Cabioch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05527215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-67724-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Seibert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueorgui Ratzov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beck" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bedessem" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sadeski" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/cstp.573" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401982v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Durand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Jia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Bonilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-00996-y" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03931534v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Royer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Dubost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Paquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Loubrieu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.119" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03647297v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belle Philibosian" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Weil-Accardo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Guihou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117343" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898187v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laporte" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ferrazzini" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.133" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839417v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Clouard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2021.106457" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898312v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiqiang Zhu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220210279" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643057v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03958436v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pierre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2022.983051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#8217;leary Gonzalez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lejeune" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R. R. Fontaine" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120200377" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510174v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Didier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lemarchand" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200270" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193314v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine P&#233;quegnat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Schaeffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle A. Pedersen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Touvier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200392" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03397108v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggab392" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03466310v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Foix" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Jorry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107395" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113808v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Falcin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome I. Mars" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;l&#233;onore Stutzmann" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.107151" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409680v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wayne C Crawford" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-021-00809-x" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03589889v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2021.107322" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402153v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inessa Vorobieva" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.81" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195727v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Masson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Auclair" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bertil" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Grunberg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Hernandez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0220200353" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03463418v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Alfredo Stabile" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Serlenga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Romanelli" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gueguen" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-12-519-2020" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03584809v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lafon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier B&#233;guin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2020.00048" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02440761v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Moretti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ucciani" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Moune" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jessop" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2020.106769" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485737v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jann Schrod" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Thomson" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weber" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kossmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher P&#246;hlker" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-20-15983-2020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01470290v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012406" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leclerc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2015.08.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R0Z5S8G1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485770v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Anglade" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemarchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Saurel" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clouard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Bouin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/ADGEO-40-43-2015" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00643489v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frauke Klingelhoefer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049799" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01586768v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Boudon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010GL042556" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065462v3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Baillet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Engels" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Garcia Campos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224730v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sakic" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix L&#233;ger" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663406v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Ballu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712674v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Anglade" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dessert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Komorowski" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kowalski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442360v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Arnoult" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bollard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03250665v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Leroy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446026v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Geber" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constanza Pardo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446121v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vall&#233;e" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171894v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171834v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362743v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171820v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02563424v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidney Hellman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Casey" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Hagerty" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Lisowski" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>