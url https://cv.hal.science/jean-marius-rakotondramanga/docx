--- v0 (2026-03-17)
+++ v1 (2026-04-14)
@@ -795,295 +795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03221746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of rainfall on drinking water quality in Antananarivo, Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">School-Based Serosurveys to Assess the Validity of Using Routine Health Facility Data to Target Malaria Interventions in the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura C. Steinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+                <w:t xml:space="preserve">Ryan Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Perthame</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Noro Ravaonindrina</w:t>
+                <w:t xml:space="preserve">Judith Hedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218698⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XX, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02870750v1</w:t>
+                <w:t xml:space="preserve">pasteur-02937032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School-Based Serosurveys to Assess the Validity of Using Routine Health Facility Data to Target Malaria Interventions in the Central Highlands of Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
+                <w:t xml:space="preserve">The impact of rainfall on drinking water quality in Antananarivo, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Wiegand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Jackson Mahazosaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hedje</w:t>
+                <w:t xml:space="preserve">Noro Ravaonindrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XX, pp.1-10. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0218698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa476⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02937032v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02870750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and multi-criteria evaluation for malaria risk mapping to support indoor residual spraying prioritization in the central highlands of Madagascar</w:t>
               </w:r>
@@ -1331,425 +1331,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02572610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of malaria in Madagascar</w:t>
+                <w:t xml:space="preserve">Estimating sources and sinks of malaria parasites in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.58. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2206-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06290-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01922282v1</w:t>
+                <w:t xml:space="preserve">pasteur-01911242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating sources and sinks of malaria parasites in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
+                <w:t xml:space="preserve">Environmental Factors and the Microbial Quality of Urban Drinking Water in a Low-Income Country: The Case of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Mahazosaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+                <w:t xml:space="preserve">Noror Ravaonindrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cauchemez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.3897. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06290-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w10101450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01911242v1</w:t>
+                <w:t xml:space="preserve">pasteur-01966447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Factors and the Microbial Quality of Urban Drinking Water in a Low-Income Country: The Case of Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of malaria in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanjona Ramiadantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jambou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.1450. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10101450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2206-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01966447v1</w:t>
+                <w:t xml:space="preserve">pasteur-01922282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumonic Plague Transmission, Moramanga, Madagascar, 2015</w:t>
               </w:r>
@@ -1914,77 +1914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal epidemiology of malaria in Madagascar between 2006 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue Rahoilijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2080,90 +2080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of malaria in Madagascar : spatio-temporal distribution of complicated and uncomplicated malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd South African Malaria Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pretoria, South Africa. </w:t>
@@ -2464,51 +2464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04172088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahiana Hasina Rabarison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaraso Maharavo Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-011801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Steinhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaoarisoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04260-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E. Brook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Razanajatovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry H. Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03221746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa-Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reziky Tiandraza Mangahasimbola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastaraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Mahazosaotra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noro Ravaonindrina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wiegand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hedje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mampionona Rasamimalala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Ramiranirina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Nikolay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30730-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noror Ravaonindrina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101450" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01653354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn N. Birdsell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherisoa Ratsitorahina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2303.161406" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04606499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04172088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahiana Hasina Rabarison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaraso Maharavo Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-011801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Steinhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaoarisoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04260-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E. Brook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Razanajatovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry H. Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03221746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa-Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reziky Tiandraza Mangahasimbola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wiegand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hedje" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastaraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Mahazosaotra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noro Ravaonindrina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mampionona Rasamimalala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Ramiranirina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Nikolay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30730-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noror Ravaonindrina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101450" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01653354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn N. Birdsell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherisoa Ratsitorahina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2303.161406" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04606499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>