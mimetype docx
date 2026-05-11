--- v1 (2026-04-14)
+++ v2 (2026-05-11)
@@ -259,295 +259,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04172088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of factors associated with residual malaria transmission using school-based serological surveys in settings pursuing elimination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cross-sectional cycle threshold values reflect epidemic dynamics of COVID-19 in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inès Vigan-Womas</w:t>
+                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura C. Steinhardt</w:t>
+                <w:t xml:space="preserve">Cara E. Brook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
+                <w:t xml:space="preserve">Tsiry H. Randriambolamanantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12936-022-04260-0⟩</w:t>
+              <w:t xml:space="preserve">Epidemics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.100533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03808120v1</w:t>
+                <w:t xml:space="preserve">pasteur-03576365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional cycle threshold values reflect epidemic dynamics of COVID-19 in Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soa Fy Andriamandimby</w:t>
+                <w:t xml:space="preserve">Identification of factors associated with residual malaria transmission using school-based serological surveys in settings pursuing elimination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cara E. Brook</w:t>
+                <w:t xml:space="preserve">Inès Vigan-Womas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norosoa Razanajatovo</w:t>
+                <w:t xml:space="preserve">Laura C. Steinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsiry H. Randriambolamanantsoa</w:t>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
+                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.100533. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epidem.2021.100533⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-022-04260-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03576365v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARS-CoV-2 antibody seroprevalence follow-up in Malagasy blood donors during the 2020 COVID-19 Epidemic</w:t>
               </w:r>
@@ -795,295 +795,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03221746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">School-Based Serosurveys to Assess the Validity of Using Routine Health Facility Data to Target Malaria Interventions in the Central Highlands of Madagascar</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of rainfall on drinking water quality in Antananarivo, Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Wiegand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aina Harimanana</w:t>
+                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Hedje</w:t>
+                <w:t xml:space="preserve">Emeline Perthame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Mahazosaotra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noro Ravaonindrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa476⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0218698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02937032v1</w:t>
+                <w:t xml:space="preserve">pasteur-02870750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of rainfall on drinking water quality in Antananarivo, Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emeline Perthame</w:t>
+                <w:t xml:space="preserve">School-Based Serosurveys to Assess the Validity of Using Routine Health Facility Data to Target Malaria Interventions in the Central Highlands of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura C. Steinhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
+                <w:t xml:space="preserve">Elisabeth Ravaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jackson Mahazosaotra</w:t>
+                <w:t xml:space="preserve">Ryan Wiegand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aina Harimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noro Ravaonindrina</w:t>
+                <w:t xml:space="preserve">Judith Hedje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (6), pp.e0218698. </w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XX, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0218698⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiaa476⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02870750v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02937032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing and multi-criteria evaluation for malaria risk mapping to support indoor residual spraying prioritization in the central highlands of Madagascar</w:t>
               </w:r>
@@ -1331,425 +1331,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02572610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating sources and sinks of malaria parasites in Madagascar</w:t>
+                <w:t xml:space="preserve">Spatial and temporal dynamics of malaria in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
+                <w:t xml:space="preserve">Tanjona Ramiadantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.3897. </w:t>
+              <w:t xml:space="preserve">Malaria Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.58. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06290-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12936-018-2206-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01911242v1</w:t>
+                <w:t xml:space="preserve">pasteur-01922282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental Factors and the Microbial Quality of Urban Drinking Water in a Low-Income Country: The Case of Madagascar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+                <w:t xml:space="preserve">Estimating sources and sinks of malaria parasites in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Jambou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simon Cauchemez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 10 (10), pp.1450. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.3897. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w10101450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06290-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01966447v1</w:t>
+                <w:t xml:space="preserve">pasteur-01911242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal dynamics of malaria in Madagascar</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Feno Jacob Rakotoarimanana</w:t>
+                <w:t xml:space="preserve">Environmental Factors and the Microbial Quality of Urban Drinking Water in a Low-Income Country: The Case of Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bastaraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackson Mahazosaotra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanjona Ramiadantsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Marius Rakotondramanga</w:t>
+                <w:t xml:space="preserve">Noror Ravaonindrina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ronan Jambou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Malaria Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.58. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (10), pp.1450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12936-018-2206-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w10101450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01922282v1</w:t>
+                <w:t xml:space="preserve">pasteur-01966447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pneumonic Plague Transmission, Moramanga, Madagascar, 2015</w:t>
               </w:r>
@@ -1914,77 +1914,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatiotemporal epidemiology of malaria in Madagascar between 2006 and 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenue Rahoilijaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2080,90 +2080,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiology of malaria in Madagascar : spatio-temporal distribution of complicated and uncomplicated malaria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feno Manitra Jacob Rakotoarimanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marius Rakotondramanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd South African Malaria Research Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Pretoria, South Africa. </w:t>
@@ -2464,51 +2464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04172088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahiana Hasina Rabarison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaraso Maharavo Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-011801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808120v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Steinhardt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaoarisoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04260-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576365v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E. Brook" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Razanajatovo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry H. Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100533" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03221746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa-Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reziky Tiandraza Mangahasimbola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wiegand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hedje" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa476" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870750v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastaraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Mahazosaotra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noro Ravaonindrina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mampionona Rasamimalala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Ramiranirina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Nikolay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30730-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noror Ravaonindrina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101450" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01653354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn N. Birdsell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherisoa Ratsitorahina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2303.161406" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04606499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-04172088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelinotahiana Hasina Rabarison" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rila Ratovoson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Masquelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjaraso Maharavo Rasoanomenjanahary" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-011801" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03576365v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cara E. Brook" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Razanajatovo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsiry H. Randriambolamanantsoa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marius Rakotondramanga" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epidem.2021.100533" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808120v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Vigan-Womas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura C. Steinhardt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aina Harimanana" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ravaoarisoa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-022-04260-0" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03254611v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schoenhals" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niry Rabenindrina" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Randremanana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2021.103419" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03221746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Vatosoa Randremanana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soa-Fy Andriamandimby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norosoa Harline Razanajatovo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reziky Tiandraza Mangahasimbola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/irv.12845" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02870750v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bastaraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Perthame" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Mahazosaotra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noro Ravaonindrina" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0218698" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02937032v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Wiegand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Hedje" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiaa476" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03146808v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hobiniaina Anthonio Rakotoarison" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mampionona Rasamimalala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brune Ramiranirina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Franchard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12101585" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02572610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Voahangy Andrianaivoarimanana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Nikolay" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beza Ramasindrazana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Paireau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(18)30730-8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01922282v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanjona Ramiadantsoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-018-2206-8" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01911242v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cauchemez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06290-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01966447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noror Ravaonindrina" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Jambou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w10101450" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01653354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn N. Birdsell" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maherisoa Ratsitorahina" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2303.161406" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377825v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bienvenue Rahoilijaona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2016.02.173" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394218v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Manitra Jacob Rakotoarimanana" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04606499v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023SORUS615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>