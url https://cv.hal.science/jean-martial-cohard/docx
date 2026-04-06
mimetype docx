--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2734,4771 +2734,9198 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological functioning of West-African inland valleys explored with a critical zone model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Seguis</w:t>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-5867-2018⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871966v1</w:t>
+                <w:t xml:space="preserve">ird-02153117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and water budgets of asphalt concrete pavement under simulated rain events</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological functioning of West-African inland valleys explored with a critical zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+                <w:t xml:space="preserve">Luc Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Mestayer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 17p. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.5867 - 5888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2017.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-5867-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768553v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of water vapor and energy exchanges above two contrasting Sudanian climate ecosystems in Northern Benin (West Africa)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and water budgets of asphalt concrete pavement under simulated rain events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basile Kounouhewa</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016JD024749⟩</w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871958v1</w:t>
+                <w:t xml:space="preserve">hal-01768553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Passy-2015 : dynamique atmosphérique et qualité de l’air dans la vallée de l’Arve</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Canut</w:t>
+                <w:t xml:space="preserve">Dynamics of water vapor and energy exchanges above two contrasting Sudanian climate ecosystems in Northern Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kounouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (19), pp.11,269 - 11,286. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016JD024749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02095364v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of SMOS soil moisture into a distributed hydrological model and impacts on the water cycle variables over the Ouémé catchment in Benin</w:t>
+                <w:t xml:space="preserve">La campagne Passy-2015 : dynamique atmosphérique et qualité de l’air dans la vallée de l’Arve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Leroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Vischel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania Gascon</w:t>
+                <w:t xml:space="preserve">Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-20-2827-2016⟩</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01871957v1</w:t>
+                <w:t xml:space="preserve">hal-02095364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CO2 fluxes and productivity to water availability in two contrasting ecosystems in northern Benin (West Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Euloge Kossi Agbossou</w:t>
+                <w:t xml:space="preserve">Assimilation of SMOS soil moisture into a distributed hydrological model and impacts on the water cycle variables over the Ouémé catchment in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vischel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-016-0542-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.2827 - 2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-2827-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532424v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near ground results of the CO-SLIDAR Cn2 profiler</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J-M Conan</w:t>
+                <w:t xml:space="preserve">Response of CO2 fluxes and productivity to water availability in two contrasting ecosystems in northern Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expedit Evariste Ago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L M Mugnier</w:t>
+                <w:t xml:space="preserve">Euloge Kossi Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-M Cohard</w:t>
+                <w:t xml:space="preserve">Marc Aubinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 595 (2), pp.012030. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.483-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/595/1/012030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-016-0542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212251v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water storage changes as a marker for base flow generation processes in a tropical humid basement catchment (Benin): Insights from hybrid gravimetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near ground results of the CO-SLIDAR Cn2 profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Séguis</w:t>
+                <w:t xml:space="preserve">C Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Hinderer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">J-M Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Wubda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L M Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR015773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 595 (2), pp.012030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/595/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01292383v1</w:t>
+                <w:t xml:space="preserve">hal-05212251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy fluxes and surface characteristics over a cultivated area in Benin: daily and seasonal dynamics.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+                <w:t xml:space="preserve">Water storage changes as a marker for base flow generation processes in a tropical humid basement catchment (Benin): Insights from hybrid gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Séguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wubda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-893-2014⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.8331-8361 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046581v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Guichard</w:t>
+                <w:t xml:space="preserve">Energy fluxes and surface characteristics over a cultivated area in Benin: daily and seasonal dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
+                <w:t xml:space="preserve">C.N. Awanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.893--914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-893-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267728v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of riparian forest and groundwater in the hillslope hydrology of Sudanian West Africa (northern Benin)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galle</w:t>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Descloitres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J-P Vandervaere</w:t>
+                <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-17-5079-2013⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212258v1</w:t>
+                <w:t xml:space="preserve">hal-02267728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre surface et convection au Sahel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Chong</w:t>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48129⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212269v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new parameterisation scheme of ground heat flux for land surface flux retrieval from remote sensing information</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interplay of riparian forest and groundwater in the hillslope hydrology of Sudanian West Africa (northern Benin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanguy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">J-P Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.002⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.5079 - 5096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-17-5079-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887568v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo‐transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Guyot</w:t>
+                <w:t xml:space="preserve">Interactions entre surface et convection au Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (Special-AMMA), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212275v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture mapping over West Africa with a 30-min temporal resolution using AMSR-E observations and a satellite-based rainfall product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+                <w:t xml:space="preserve">A new parameterisation scheme of ground heat flux for land surface flux retrieval from remote sensing information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Truong Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
+                <w:t xml:space="preserve">M.M. González-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+                <w:t xml:space="preserve">C. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 13 (10), pp.1887-1896. </w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 454-455, pp.113 - 122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-13-1887-2009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00413359v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of energy and water balances to estimate latent heat flux of a sudanian small catchment</w:t>
+                <w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guyot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
+                <w:t xml:space="preserve">N. Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin R. Lloyd</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.027⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00412595v1</w:t>
+                <w:t xml:space="preserve">ird-02153235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo‐transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Séguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo-transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00648222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term observations of turbulent fluxes over heterogeneous vegetation using scintillometry and additional observations: A contribution to AMMA under Sudano-Sahelian climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.84-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Path-Average Rainfall Estimation from Optical Extinction Measurements Using a Large-Aperture Scintillometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Uijlenhoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (5), pp.955-972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2011JHM1350.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00392519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soil moisture mapping over West Africa with a 30-min temporal resolution using AMSR-E observations and a satellite-based rainfall product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (10), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-13-1887-2009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined analysis of energy and water balances to estimate latent heat flux of a sudanian small catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin R. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00412595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CCN sensitivity of a warm precipitation event over fine scale orography with an advanced microphysical scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 59-60, pp.419-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-8095(01)00128-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des transferts verticaux dans la zone non saturée sous HYDRUS 1D : détermination de la recharge vers les eaux souterraines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salohy Andriatahiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC 2024 - 5èmes Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. , 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05516031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">High resolution thermal infrared measurements over agricultural and peri-urban patchworks: potential errors in surface temperature related to turbulence and aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. International Symposium Recent Advances in Quantative Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valence, Spain. 2017, Proceedings of the 5th International Symposium Recent Advances in Quantative Remote Sensing</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of deforestation on surface water and energy feedbacks in sudanian region of West Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Seghieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Seghieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strategy to document heterogeneity in soil properties and its impact on water transfers from slope to catchment scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Fransico, United States. pp.1, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in Cn2 measured by LAS scintillometery over the city of Nantes during the FluxSAP 2010 measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Scintillometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combination of a latin hypercube sampling and of an simulated annealing method to optimize a physically based hydrological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Vauclin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU 2010 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, San Fransisco, United States. pp.2, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cretaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation éco-hydrologique en zones arides : Étude de l'impact de la densité racinaire sur le cycle de l'eau dans la région sahélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Rapp-Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahamadi Tabsoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the relative importance of soil moisture and temperature on the nighttime CO2 flux: two contrasted ecosystems study cases in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Koukoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houénou Djideme Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04975974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THE ADDED VALUE OF STABLE ISOTOPES TO MODEL RUNOFF GENERATION AND ECOHYDROLOGICAL PARTITIONING IN WEST AFRICA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturated hydraulic conductivity spatialization strategy to model recharge and hydrogeological transfers on an industrial site in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salohy Andriatahiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissou Sinabarigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EGU 2024 - EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05090885v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04551772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdramane Ba</w:t>
+                <w:t xml:space="preserve">THE ADDED VALUE OF STABLE ISOTOPES TO MODEL RUNOFF GENERATION AND ECOHYDROLOGICAL PARTITIONING IN WEST AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Chavez-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04287803v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Wendling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdramane Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286359v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03899443v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936961v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Observation for Surface Atmosphere Interactions (MOSAI) project</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Canut</w:t>
+                <w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04210093v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The AMMA-CATCH observatory : a platform to address scientific and societal issues in West-Africa</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bil Assanou</w:t>
+                <w:t xml:space="preserve">Model and Observation for Surface Atmosphere Interactions (MOSAI) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12616⟩</w:t>
+              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.id.EGU22-8797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04550951v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence spectral-characteristics of pure katabatic flow over a steep Alpine slope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The AMMA-CATCH observatory : a platform to address scientific and societal issues in West-Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bil Assanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330549v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner la construction soutenable en terre à l'UGA &amp;quot;projet IDES formation : e-CoLoS !</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Jousselin</w:t>
+                <w:t xml:space="preserve">Turbulence spectral-characteristics of pure katabatic flow over a steep Alpine slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Oxarango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RUGC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787040v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Hector</w:t>
+                <w:t xml:space="preserve">Buoyancy effect of katabatic flows on turbulence above a steep alpine slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">35th International Conference on Alpine Meteorology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108239v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner la construction soutenable en terre à l'UGA &amp;quot;projet IDES formation : e-CoLoS !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sophia antiopolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864150v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Passy project: Objectives, underlying scientific questions and preliminary numerical modelling of the Passy Alpine valley.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Conference on Alpine Meteorology ICAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Deforestation on Water Budget in Sudanian Climate (Benin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Ntiwunwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48th American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the ability of surface models to reproduce soil moisture dependencies over West Africa : the ALMIP experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-instruments campaign using scintillometry to measure the horizontal turbulence spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tübingen Atmospheric Physics Symposium "Scintillometers and Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposing sensible fluxes from two urban zones using LAS scintillometry over the city of Nantes during the FLUXSAP 2012 measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tübingen Atmospheric Physics Symposium &amp;quot;Scintillometers and Applications&amp;quot;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806369v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, Part 1: heat and vapour flux assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Harmonization within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.433-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How subsurface patterns affect surface energy budget patterns: a sudanian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Fransico, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The FluxSAP 2010 hydroclimatological experimental campaign over an heterogeneous urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Meteorological Society Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.EMS2011-718-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in Cn2 measured by LAS scintillometery over the city of Nantes during the FluxSAP 2010 measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Scintillometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The AMMA Surface Flux network: Measurements, preliminary data and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Monsoon Multidisciplinary analysis 1st International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmes ROSURE et HYDROVILLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Couche Limite Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three sensible heat flux measurement techniques over homogeneous asphalt in simulated rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu De</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union (EGU 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arjounin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.411-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROJET HYDROVILLE : Étude du fonctionnement des hydrosystèmes urbains aux échelles de la parcelle et du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId275"/>
+      <w:footerReference w:type="default" r:id="rId384"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7645,51 +12072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oss&#233;natou Mamadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hounsinou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidjoho Renaud Rom&#233;o Koukoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Afouda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Merk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schaffhauser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tuo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2024-131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-191-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bodjrenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agnid&#233; Lawin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0222.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Coovi Mahuw&#232;tin Houngnibo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Agali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Waongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnid&#233; Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wudba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kounouhewa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.62" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.281" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00644-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Herzog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;martial Cohard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Messan Amene Lawson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00549-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Condon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Maxwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5867-2018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768553v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871958v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024749" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095364v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5903" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532424v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi Agbossou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0542-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212251v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mugnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/595/1/012030" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wubda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015773" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046581v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Awanou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-893-2014" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212258v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Vandervaere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-5079-2013" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212269v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Taylor" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48129" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887568v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gonz&#225;lez-Real" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lloyd" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212275v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2011003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413359v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Tran" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-1887-2009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412595v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Lloyd" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.027" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJZL9JQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cosma" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00128-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTD7CFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975974v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Koukoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;nou Djideme Franck" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chavez-Espinoza" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550951v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bil Assanou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12616" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330549v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blein" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oss&#233;natou Mamadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hounsinou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidjoho Renaud Rom&#233;o Koukoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Afouda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Merk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schaffhauser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tuo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2024-131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-191-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bodjrenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agnid&#233; Lawin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0222.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Coovi Mahuw&#232;tin Houngnibo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Agali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Waongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnid&#233; Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wudba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kounouhewa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.62" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.281" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00644-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Herzog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;martial Cohard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Messan Amene Lawson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00549-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Condon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Maxwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5867-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5903" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi Agbossou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0542-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mugnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/595/1/012030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wubda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015773" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Awanou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-893-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Vandervaere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-5079-2013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Taylor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gonz&#225;lez-Real" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lloyd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2011003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDG2L50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uijlenhoet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JHM1350.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-1887-2009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Lloyd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJZL9JQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cosma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00128-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTD7CFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salohy Andriatahiana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975974v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Koukoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;nou Djideme Franck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551772v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Sinabarigui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chavez-Espinoza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bil Assanou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12616" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ntiwunwa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806369v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin Irvine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lloyd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Harris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156107v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156062v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeu De" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156074v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>