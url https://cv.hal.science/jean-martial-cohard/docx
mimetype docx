--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -1432,261 +1432,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confort thermique d’une construction terre : méthodologie d’étude pédagogique en Master 2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M Baumbach</w:t>
+                <w:t xml:space="preserve">Mean flow structure of katabatic winds and turbulent mixing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil J. Hopfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Daudon</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.62⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787038v1</w:t>
+                <w:t xml:space="preserve">hal-04704382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean flow structure of katabatic winds and turbulent mixing properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emil J. Hopfinger</w:t>
+                <w:t xml:space="preserve">Confort thermique d’une construction terre : méthodologie d’étude pédagogique en Master 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Baumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 941, pp.A11. </w:t>
+              <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1), pp.254-257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.281⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26168/ajce.40.1.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704382v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
               </w:r>
@@ -2734,291 +2734,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrological functioning of West-African inland valleys explored with a critical zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Luc Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.5867 - 5888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-5867-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-02153117v2</w:t>
+                <w:t xml:space="preserve">hal-01871966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological functioning of West-African inland valleys explored with a critical zone model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Seguis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Galle</w:t>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Peugeot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22, pp.5867 - 5888. </w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/hess-22-5867-2018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871966v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and water budgets of asphalt concrete pavement under simulated rain events</w:t>
               </w:r>
@@ -3151,77 +3151,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of water vapor and energy exchanges above two contrasting Sudanian climate ecosystems in Northern Benin (West Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Kounouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3579,51 +3579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euloge Kossi Agbossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Aubinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3947,51 +3947,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.N. Awanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4107,51 +4107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t>
@@ -4241,51 +4241,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t>
@@ -4643,51 +4643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.M. González-Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 454-455, pp.113 - 122. </w:t>
@@ -4853,325 +4853,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ird-02153235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo‐transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Séguis</w:t>
+                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo-transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Wubda</w:t>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.187-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212275v1</w:t>
+                <w:t xml:space="preserve">insu-00648222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo-transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Legchenko</w:t>
+                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo‐transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Séguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wubda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Anatoly Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.187-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00648222v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term observations of turbulent fluxes over heterogeneous vegetation using scintillometry and additional observations: A contribution to AMMA under Sudano-Sahelian climate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5533,51 +5533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Truong Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5667,51 +5667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Anquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin R. Lloyd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6462,51 +6462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Seghieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6587,51 +6587,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Seghieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7846,273 +7846,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05090850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relative importance of soil moisture and temperature on the nighttime CO2 flux: two contrasted ecosystems study cases in West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saturated hydraulic conductivity spatialization strategy to model recharge and hydrogeological transfers on an industrial site in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salohy Andriatahiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Koukoui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+                <w:t xml:space="preserve">Idrissou Sinabarigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.1968</w:t>
+              <w:t xml:space="preserve">EGU 2024 - EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04975974v1</w:t>
+                <w:t xml:space="preserve">cea-04551772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturated hydraulic conductivity spatialization strategy to model recharge and hydrogeological transfers on an industrial site in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salohy Andriatahiana</w:t>
+                <w:t xml:space="preserve">Assessing the relative importance of soil moisture and temperature on the nighttime CO2 flux: two contrasted ecosystems study cases in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Koukoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houénou Djideme Franck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idrissou Sinabarigui</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2024 - EGU General Assembly 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.1968</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04551772v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE ADDED VALUE OF STABLE ISOTOPES TO MODEL RUNOFF GENERATION AND ECOHYDROLOGICAL PARTITIONING IN WEST AFRICA</w:t>
               </w:r>
@@ -8137,51 +8137,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Kuppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8357,51 +8357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8879,77 +8879,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The AMMA-CATCH observatory : a platform to address scientific and societal issues in West-Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Grippa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bil Assanou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9203,51 +9203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enseigner la construction soutenable en terre à l'UGA &amp;quot;projet IDES formation : e-CoLoS !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Jousselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9327,277 +9327,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+                <w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+                <w:t xml:space="preserve">B. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024201v1</w:t>
+                <w:t xml:space="preserve">hal-02108239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Hector</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">J. Demarty</w:t>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108239v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
               </w:r>
@@ -9635,51 +9635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Fléchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
@@ -9859,51 +9859,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Arpin-Pont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10122,51 +10122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Ntiwunwa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10243,64 +10243,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Boone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
@@ -10342,51 +10342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11653,51 +11653,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12072,51 +12072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oss&#233;natou Mamadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hounsinou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidjoho Renaud Rom&#233;o Koukoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Afouda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Merk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schaffhauser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tuo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2024-131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-191-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bodjrenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agnid&#233; Lawin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0222.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Coovi Mahuw&#232;tin Houngnibo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Agali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Waongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnid&#233; Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wudba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kounouhewa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787038v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumbach" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.62" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704382v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.281" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00644-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Herzog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;martial Cohard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Messan Amene Lawson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00549-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Condon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Maxwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5867-2018" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5903" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi Agbossou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0542-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mugnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/595/1/012030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wubda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015773" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Awanou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-893-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Vandervaere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-5079-2013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Taylor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gonz&#225;lez-Real" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lloyd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212275v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2011003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648222v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDG2L50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uijlenhoet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JHM1350.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-1887-2009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Lloyd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJZL9JQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cosma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00128-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTD7CFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salohy Andriatahiana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975974v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Koukoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;nou Djideme Franck" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551772v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Sinabarigui" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chavez-Espinoza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bil Assanou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12616" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ntiwunwa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806369v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin Irvine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lloyd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Harris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156107v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156062v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeu De" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156074v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oss&#233;natou Mamadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hounsinou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidjoho Renaud Rom&#233;o Koukoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Afouda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Merk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schaffhauser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tuo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2024-131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-191-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bodjrenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agnid&#233; Lawin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0222.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Coovi Mahuw&#232;tin Houngnibo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Agali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Waongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnid&#233; Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wudba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kounouhewa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00644-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Herzog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;martial Cohard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Messan Amene Lawson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00549-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Condon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Maxwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5867-2018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5903" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi Agbossou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0542-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mugnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/595/1/012030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wubda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015773" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Awanou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-893-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Vandervaere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-5079-2013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Taylor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gonz&#225;lez-Real" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lloyd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2011003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDG2L50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uijlenhoet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JHM1350.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-1887-2009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Lloyd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJZL9JQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cosma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00128-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTD7CFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salohy Andriatahiana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Sinabarigui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Koukoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;nou Djideme Franck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chavez-Espinoza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bil Assanou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12616" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ntiwunwa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806369v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin Irvine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lloyd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Harris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156107v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156062v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeu De" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156074v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>