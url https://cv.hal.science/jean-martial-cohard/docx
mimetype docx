--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,5693 +234,5827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model and Observation for surface–atmosphere interactions over heterogeneous landscape: MOSAI project</w:t>
+                <w:t xml:space="preserve">Evidence of hydrological regime shifts associated with a major decades-long drought in West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Lothon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guylaine Canut</w:t>
+                <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Meteorological Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jemets.2025.100019⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-72648-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269664v1</w:t>
+                <w:t xml:space="preserve">hal-05618219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model and Observation for surface–atmosphere interactions over heterogeneous landscape: MOSAI project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Choler</w:t>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bonfanti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
+                <w:t xml:space="preserve">Guylaine Canut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Meteorological Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 3, pp.100019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jemets.2025.100019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345093v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality control of eddy covariance fluxes of two ecosystem types with local flux-variance similarity functions in West Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legacy of snow cover on alpine landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Choler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonfanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+                <w:t xml:space="preserve">Arthur Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Hounsinou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Simon Afouda</w:t>
+                <w:t xml:space="preserve">Baptiste Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107775⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-025-02702-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786969v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Significance of the Leaf-Area-Index on the Evapotranspiration Estimation in SWAT-T for Characteristic Land Cover Types of Western Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quality control of eddy covariance fluxes of two ecosystem types with local flux-variance similarity functions in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hounsinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djidjoho Renaud Roméo Koukoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Merk</w:t>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timo Schaffhauser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">Simon Afouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-2024-131⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 314, pp.107775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2024.107775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786963v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of strong wave turbulence and of Bolgiano temperature spectra in katabatic winds on steep slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil J. Hopfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0187082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of distributed meteorological forcing on simulated snow cover and hydrological fluxes over a mid-elevation alpine micro-scale catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Significance of the Leaf-Area-Index on the Evapotranspiration Estimation in SWAT-T for Characteristic Land Cover Types of Western Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Merk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timo Schaffhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aniket Gupta</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Faizan Anwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Tuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-27-191-2023⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-2024-131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04598293v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Reanalysis Estimates of Precipitation, Radiation, and Temperature over Benin (West Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stochastic disaggregation of seasonal precipitation forecasts of the West African Regional Climate Outlook Forum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mandela Coovi Mahuwètin Houngnibo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Bodjrenou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Basile Hector</w:t>
+                <w:t xml:space="preserve">Abdou Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Agnidé Lawin</w:t>
+                <w:t xml:space="preserve">Alhassane Agali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Chagnaud</w:t>
+                <w:t xml:space="preserve">Moussa Waongo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnidé Emmanuel Lawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1175/JAMC-D-21-0222.1⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, pp.5569 - 5585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/joc.8161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786978v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic disaggregation of seasonal precipitation forecasts of the West African Regional Climate Outlook Forum</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of distributed meteorological forcing on simulated snow cover and hydrological fluxes over a mid-elevation alpine micro-scale catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdou Ali</w:t>
+                <w:t xml:space="preserve">Aniket Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Reverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alhassane Agali</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Agnidé Emmanuel Lawin</w:t>
+                <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Climatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/joc.8161⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (1), pp.191-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-27-191-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787521v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04598293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral turbulence characteristics over a clear woodland forest in northern Benin (West Africa)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+                <w:t xml:space="preserve">Evaluation of Reanalysis Estimates of Precipitation, Radiation, and Temperature over Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Bodjrènou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Agnidé Lawin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Wudba</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Chagnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2021.105985⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Meteorology and Climatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (8), pp.1005-1022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JAMC-D-21-0222.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04787017v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mean flow structure of katabatic winds and turbulent mixing properties</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Integral turbulence characteristics over a clear woodland forest in northern Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Hounsinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wudba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kounouhewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.281⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 268 (8), pp.105985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2021.105985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704382v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confort thermique d’une construction terre : méthodologie d’étude pédagogique en Master 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Baumbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Daudon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic Journal of Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 40 (1), pp.254-257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26168/ajce.40.1.62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04787038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mean flow structure of katabatic winds and turbulent mixing properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emil J. Hopfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14030746⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 941, pp.A11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764935v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katabatic Winds over Steep Slopes: Overview of a Field Experiment Designed to Investigate Slope-Normal Velocity and Near-Surface Turbulence</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
+                <w:t xml:space="preserve">From SMOS Soil Moisture to 3-hour Precipitation Estimates at 0.1° Resolution in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Zoppis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Román-Cascón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Kerr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Obligado</w:t>
+                <w:t xml:space="preserve">Nemesio Rodriguez-Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 182 (1), pp.29-54. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (3), pp.746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-021-00644-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14030746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03350043v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric sensitivity analysis for prioritizing regolith knowledge needs for modeling water transfers in the West African critical zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Katabatic Winds over Steep Slopes: Overview of a Field Experiment Designed to Investigate Slope-Normal Velocity and Near-Surface Turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelie Herzog</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Messan Amene Lawson</w:t>
+                <w:t xml:space="preserve">Martin Obligado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/vzj2.20163⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 182 (1), pp.29-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-021-00644-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787020v1</w:t>
+                <w:t xml:space="preserve">hal-03350043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near ground horizontal high resolution C n 2 profiling from Shack–Hartmann slopeand scintillation data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaber Rahimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expedit Evariste Ago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustine Ayantunde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Sauvage</w:t>
+                <w:t xml:space="preserve">Sina Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clélia Robert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">Jan Bogaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/AO.438170⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (6), pp.3789-3812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03464258v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling gas exchange and biomass production in West African Sahelian and Sudanian ecological zones</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parametric sensitivity analysis for prioritizing regolith knowledge needs for modeling water transfers in the West African critical zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelie Herzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaber Rahimi</w:t>
+                <w:t xml:space="preserve">Jean-Michel Vouillamoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expedit Evariste Ago</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jan Bogaert</w:t>
+                <w:t xml:space="preserve">Fabrice Messan Amene Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-14-3789-2021⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/vzj2.20163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319224v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buoyancy Effects in the Turbulence Kinetic Energy Budget and Reynolds Stress Budget for a Katabatic Jet over a Steep Alpine Slope</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Near ground horizontal high resolution C n 2 profiling from Shack–Hartmann slopeand scintillation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Sauvage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177 (1), pp.97-122. </w:t>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (34), pp.10499-10519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-020-00549-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/AO.438170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124731v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03464258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulating Groundwater‐Streamflow Connections in the Upper Colorado River Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Buoyancy Effects in the Turbulence Kinetic Energy Budget and Reynolds Stress Budget for a Katabatic Jet over a Steep Alpine Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hoang Tran</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romain Biron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groundwater</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gwat.13000⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177 (1), pp.97-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-020-00549-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04787045v1</w:t>
+                <w:t xml:space="preserve">hal-03124731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulating Groundwater‐Streamflow Connections in the Upper Colorado River Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Condon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lac</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reed Maxwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gmd-11-1929-2018⟩</w:t>
+              <w:t xml:space="preserve">Groundwater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (3), pp.392-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gwat.13000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01712969v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrological functioning of West-African inland valleys explored with a critical zone model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+                <w:t xml:space="preserve">Overview of the Meso-NH model version 5.4 and its applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Seguis</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-22-5867-2018⟩</w:t>
+              <w:t xml:space="preserve">Geoscientific Model Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11, pp.1929-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/gmd-11-1929-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871966v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01712969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Hydrological functioning of West-African inland valleys explored with a critical zone model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.5867 - 5888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-22-5867-2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153117v2</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and water budgets of asphalt concrete pavement under simulated rain events</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+                <w:t xml:space="preserve">AMMA-CATCH, a critical zone observatory in West Africa monitoring a megion in transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bouzou Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Climate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.uclim.2017.08.009⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2018.03.0062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01768553v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153117v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of water vapor and energy exchanges above two contrasting Sudanian climate ecosystems in Northern Benin (West Africa)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Energy and water budgets of asphalt concrete pavement under simulated rain events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Basile Kounouhewa</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 121 (19), pp.11,269 - 11,286. </w:t>
+              <w:t xml:space="preserve">Urban Climate</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016JD024749⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.uclim.2017.08.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871958v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01768553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La campagne Passy-2015 : dynamique atmosphérique et qualité de l’air dans la vallée de l’Arve</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Response of CO2 fluxes and productivity to water availability in two contrasting ecosystems in northern Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expedit Evariste Ago</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Paci</w:t>
+                <w:t xml:space="preserve">Euloge Kossi Agbossou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Staquet</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marc Aubinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5903⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (2), pp.483-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-016-0542-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095364v1</w:t>
+                <w:t xml:space="preserve">hal-01532424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of SMOS soil moisture into a distributed hydrological model and impacts on the water cycle variables over the Ouémé catchment in Benin</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Dynamics of water vapor and energy exchanges above two contrasting Sudanian climate ecosystems in Northern Benin (West Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tania Gascon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Kounouhewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-20-2827-2016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 121 (19), pp.11,269 - 11,286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016JD024749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871957v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of CO2 fluxes and productivity to water availability in two contrasting ecosystems in northern Benin (West Africa)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Assimilation of SMOS soil moisture into a distributed hydrological model and impacts on the water cycle variables over the Ouémé catchment in Benin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vischel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tania Gascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-016-0542-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 20 (7), pp.2827 - 2840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-20-2827-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532424v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near ground results of the CO-SLIDAR Cn2 profiler</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La campagne Passy-2015 : dynamique atmosphérique et qualité de l’air dans la vallée de l’Arve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/595/1/012030⟩</w:t>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.5903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212251v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02095364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water storage changes as a marker for base flow generation processes in a tropical humid basement catchment (Benin): Insights from hybrid gravimetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Near ground results of the CO-SLIDAR Cn2 profiler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L M Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Resources Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014WR015773⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 595 (2), pp.012030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/595/1/012030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01292383v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy fluxes and surface characteristics over a cultivated area in Benin: daily and seasonal dynamics.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Water storage changes as a marker for base flow generation processes in a tropical humid basement catchment (Benin): Insights from hybrid gravimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Séguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Hinderer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arona Diedhiou</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Wubda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-18-893-2014⟩</w:t>
+              <w:t xml:space="preserve">Water Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (10), pp.8331-8361 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014WR015773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046581v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Cappelaere</w:t>
+                <w:t xml:space="preserve">Energy fluxes and surface characteristics over a cultivated area in Benin: daily and seasonal dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.N. Awanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arona Diedhiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 18 (3), pp.893--914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-18-893-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267728v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Lohou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aaron Anthony Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+              <w:t xml:space="preserve">, 2014, 14 (8), pp.3883-3898. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965406v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of riparian forest and groundwater in the hillslope hydrology of Sudanian West Africa (northern Benin)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Richard</w:t>
+                <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Galle</w:t>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-P Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 17, pp.5079 - 5096. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/hess-17-5079-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions entre surface et convection au Sahel</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Surface response to rain events throughout the West African monsoon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Kergoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Taylor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michel Chong</w:t>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Météorologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/2042/48129⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (7), pp.18581-1/8620. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/acp-14-3883-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212269v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new parameterisation scheme of ground heat flux for land surface flux retrieval from remote sensing information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.M. González-Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Tanguy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 454-455, pp.113 - 122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2012.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+                <w:t xml:space="preserve">Interactions entre surface et convection au Sahel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Taylor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cappelaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Favreau</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t>
+              <w:t xml:space="preserve">La Météorologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (Special-AMMA), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/2042/48129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-02153235v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo-transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Contrasted land-surface processes along the West African rainfall gradient - Monsoon Multidisciplinary Analysis (AMMA) : an integrated project for understanding of the West African climate system and its human dimension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Seguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Guyot</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.31-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asl.327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00648222v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-02153235v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo‐transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descloitres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Séguis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatoly Legchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Wubda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Near Surface Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 9 (2), pp.187-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term observations of turbulent fluxes over heterogeneous vegetation using scintillometry and additional observations: A contribution to AMMA under Sudano-Sahelian climate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">The contribution of MRS and resistivity methods to the interpretation of actual evapo-transpiration measurements: a case study in metamorphic context in north Bénin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wubda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.10.008⟩</w:t>
+              <w:t xml:space="preserve">Near Surface Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (2), pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3997/1873-0604.2011003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00649480v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00648222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path-Average Rainfall Estimation from Optical Extinction Measurements Using a Large-Aperture Scintillometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Uijlenhoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrometeorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12 (5), pp.955-972. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1175/2011JHM1350.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00649344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term observations of turbulent fluxes over heterogeneous vegetation using scintillometry and additional observations: A contribution to AMMA under Sudano-Sahelian climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.84-98. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agrformet.2011.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-00392519v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00649480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil moisture mapping over West Africa with a 30-min temporal resolution using AMSR-E observations and a satellite-based rainfall product</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+                <w:t xml:space="preserve">Response of surface energy balance to water regime and vegetation development in a Sahelian landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Timouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. R. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ceschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/hess-13-1887-2009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.1-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.04.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00413359v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-00392519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined analysis of energy and water balances to estimate latent heat flux of a sudanian small catchment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Soil moisture mapping over West Africa with a 30-min temporal resolution using AMSR-E observations and a satellite-based rainfall product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Truong Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hydrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.027⟩</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (10), pp.1887-1896. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/hess-13-1887-2009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00412595v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00413359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combined analysis of energy and water balances to estimate latent heat flux of a sudanian small catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Anquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin R. Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 375 (1-2), pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2008.12.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00412595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CCN sensitivity of a warm precipitation event over fine scale orography with an advanced microphysical scheme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pinty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cosma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chaboureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 59-60, pp.419-446. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0169-8095(01)00128-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5930,6002 +6064,6002 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How are the data from the OZCAR RI critical zone observatories used by local stakeholders?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. OZCAR TERENO Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05397531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels usages des données des observatoires de la zone critique (IR OZCAR) pour répondre aux enjeux des territoires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Pierret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Longuevergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Ayral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Colloque du Réseau des Zones Ateliers du CNRS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Sainte-Menehould, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts verticaux dans la zone non saturée sous HYDRUS 1D : détermination de la recharge vers les eaux souterraines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salohy Andriatahiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMSC 2024 - 5èmes Journées de Modélisation des Surfaces Continentales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Strasbourg, France. , 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-05516031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High resolution thermal infrared measurements over agricultural and peri-urban patchworks: potential errors in surface temperature related to turbulence and aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Irvine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pellarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Symposium Recent Advances in Quantative Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Valence, Spain. 2017, Proceedings of the 5th International Symposium Recent Advances in Quantative Remote Sensing</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of deforestation on surface water and energy feedbacks in sudanian region of West Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Seghieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Common Future Under Climate Change Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Galle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Peugeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Seghieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02088840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Bouyer</w:t>
+                <w:t xml:space="preserve">Erwan Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02598799v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RÔLE DE L'OCCUPATION DU SOL VIS À VIS DE LA MODÉLISATION DES FLUX ENERGÉTIQUES ET HYDRIQUES EN MILIEU URBAIN ET PÉRIURBAIN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01145781v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de l'occupation du sol vis-à-vis de la modélisation des flux énergétiques et hydriques en milieu urbain et péri urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Rôle de l’occupation du sol sur la modélisation des flux énergétiques et hydriques en milieu urbain et périurbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Bouyer</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution de la 3e prospective nationale de recherche 2013/2017 en Surfaces et Interfaces Continentales, Prospective INSU SIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France. , 2013</w:t>
+              <w:t xml:space="preserve">Colloque de restitution de la 3ème prospective nationale de recherche INSU 2013/2017. Surfaces et interfaces continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France. pp.1, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806673v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategy to document heterogeneity in soil properties and its impact on water transfers from slope to catchment scales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Braud</w:t>
+                <w:t xml:space="preserve">Variations in Cn2 measured by LAS scintillometery over the city of Nantes during the FluxSAP 2010 measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Solignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, San Fransico, United States. pp.1, 2011</w:t>
+              <w:t xml:space="preserve">3rd Scintillometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596879v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in Cn2 measured by LAS scintillometery over the city of Nantes during the FluxSAP 2010 measurement campaign</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Adrien Solignac</w:t>
+                <w:t xml:space="preserve">Strategy to document heterogeneity in soil properties and its impact on water transfers from slope to catchment scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Scintillometer Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands. 2011</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Fransico, United States. pp.1, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02806505v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of a latin hypercube sampling and of an simulated annealing method to optimize a physically based hydrological model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Zin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Vauclin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU 2010 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, San Fransisco, United States. pp.2, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (34)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">THE ADDED VALUE OF STABLE ISOTOPES TO MODEL RUNOFF GENERATION AND ECOHYDROLOGICAL PARTITIONING IN WEST AFRICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Chavez-Espinoza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Vallet-Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Kuppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation éco-hydrologique en zones arides : Étude de l'impact de la densité racinaire sur le cycle de l'eau dans la région sahélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Rapp-Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahamadi Tabsoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JMSC 2024 - 5ème édition des Journées de Modélisation des Surfaces Continentales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ITES, Jun 2024, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05090850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saturated hydraulic conductivity spatialization strategy to model recharge and hydrogeological transfers on an industrial site in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salohy Andriatahiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idrissou Sinabarigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU 2024 - EGU General Assembly 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04551772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the relative importance of soil moisture and temperature on the nighttime CO2 flux: two contrasted ecosystems study cases in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Koukoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ossénatou Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houénou Djideme Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Heinesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly Conference Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. pp.1968</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04975974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tipping points in hydrology: attribution of regime shifts using historical climate simulations and dynamical system modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdramane Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Wien, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-3354⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A drought-triggered hydrological tipping point in the central Sahel: an attribution study using system dynamics modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Wendling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérémy Panthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Alain Raynal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd conference internationale TERENO-OZCAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Bonn, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The AMMA-CATCH observatory : a platform to address scientific and societal issues in West-Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Grippa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lawin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bil Assanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-12616⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04550951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation des échanges d'énergie et d'eau sur le bassin agricole de l'Orgeval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Etchanchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nanée Chahinian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4. Journée de Modélisation des Surfaces Continentales (JMSC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03899443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term consolidated time series of sensible and latent heat fluxes of a crop mosaic using the bi-chromatic scintillometry method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting Abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Chicago, United States. pp.H45D--03</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model and Observation for Surface Atmosphere Interactions (MOSAI) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lothon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bastin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylaine Canut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU22, the 24th EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Vienna, Austria. pp.id.EGU22-8797, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu22-8797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Buoyancy effect of katabatic flows on turbulence above a steep alpine slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Charrondière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Emmanuel Sicart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35th International Conference on Alpine Meteorology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Riva del Garda, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Turbulence spectral-characteristics of pure katabatic flow over a steep Alpine slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enseigner la construction soutenable en terre à l'UGA &amp;quot;projet IDES formation : e-CoLoS !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Daudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jousselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sophia antiopolis, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26168/ajce.37.1.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04787040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recent Advances in Quantitative Remote Sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hector</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pellarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RAQRS'V - 5th International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02108239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The high frequency Equipex CRITEX toolbox, an example of Critical Zone instrumental devices, ORACLE/BVRE Orgeval Observatory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Baudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Berrhouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Long Term Ecological Research Network, Zones Ateliers, and Critical Zone Observatory Networks Joint Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des flux d'échanges surface-atmosphère par les méthodes de covariance turbulente et de scintillométrie infra-rouge : premiers résultats sur les bassins de l'Orgeval et de Naizin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Fléchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation des échanges surface-atmosphère par scintillométrie bi-fréquentielle : premiers résultats et évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Chazarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le WP.1 du projet Equipex CRITEX: Mesure des échanges sol-végétation-atmosphère.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arpin-Pont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1ères Journées Scientifiques CRITEX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Passy project: Objectives, underlying scientific questions and preliminary numerical modelling of the Passy Alpine valley.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Paci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33rd International Conference on Alpine Meteorology ICAM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Deforestation on Water Budget in Sudanian Climate (Benin).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Ntiwunwa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48th American Geophysical Union Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Model, satellite and ground-based estimates of evapotranspiration. A comparison in sub-humid tropical West Africa (Benin) within the framework of the ALMIP2 project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Kergoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Cappelaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Demarty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AMS, 28th Conference on Hydrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the ability of surface models to reproduce soil moisture dependencies over West Africa : the ALMIP experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Unknown, Unknown Region</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of land use changes on surface feedbacks in Sudanian region of West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-M Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Peugeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lohou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mamadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A multi-instruments campaign using scintillometry to measure the horizontal turbulence spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clélia Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin M. R. Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tübingen Atmospheric Physics Symposium "Scintillometers and Applications"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decomposing sensible fluxes from two urban zones using LAS scintillometry over the city of Nantes during the FLUXSAP 2012 measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rankin Irvine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tübingen Atmospheric Physics Symposium &amp;quot;Scintillometers and Applications&amp;quot;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Tübingen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02806369v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FluxSAP 2010 experimental campaign over an heterogeneous urban zone, Part 1: heat and vapour flux assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Mosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th International Conference on Harmonization within Atmospheric Dispersion Modelling for Regulatory Purposes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kos Island, Greece. pp.433-437</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How subsurface patterns affect surface energy budget patterns: a sudanian case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594352v1</w:t>
+                <w:t xml:space="preserve">D. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Descloitres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vandervaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, San Fransico, United States. pp.1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The FluxSAP 2010 hydroclimatological experimental campaign over an heterogeneous urban area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Mestayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Calmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fontanilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th European Meteorological Society Annual Meeting - 10th European Conference on Applications of Meteorology (ECAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Berlin, Germany. pp.EMS2011-718-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808639v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations in Cn2 measured by LAS scintillometery over the city of Nantes during the FluxSAP 2010 measurement campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Irvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lagouarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dayau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Adrien Solignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Scintillometer Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Wageningen, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The AMMA Surface Flux network: Measurements, preliminary data and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Boulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">African Monsoon Multidisciplinary analysis 1st International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Dakar, Senegal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00023238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Programmes ROSURE et HYDROVILLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Couche Limite Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Paris, France, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of three sensible heat flux measurement techniques over homogeneous asphalt in simulated rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu De</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Geosciences Union (EGU 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Vienne, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des termes du bilan hydrologique sur le bassin versant de la Donga par mesure et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Galle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Seguis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arjounin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bariac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes du Colloque ECCO, Toulouse, 5-7 Décembre 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France. pp.411-416</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PROJET HYDROVILLE : Étude du fonctionnement des hydrosystèmes urbains aux échelles de la parcelle et du bassin versant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Guillevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Cohard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Rosant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeu De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective Surfaces et Interfaces Continentales : 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Pinay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Ferrage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Abcha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ackerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INSU, CNRS; INEE, CNRS. 2024, 147 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05045026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Hydrologie à l'IRD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Seyler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Albergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Martial Cohard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cretaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRD. 2018, 31 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570113v1</w:t>
-              </w:r>
-[...4206 lines deleted...]
-                <w:t xml:space="preserve">hal-01156074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId384"/>
+      <w:footerReference w:type="default" r:id="rId386"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12072,51 +12206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oss&#233;natou Mamadou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hounsinou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidjoho Renaud Rom&#233;o Koukoui" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Afouda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107775" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Merk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schaffhauser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Anwar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tuo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2024-131" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187082" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598293v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Gupta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-191-2023" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786978v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bodjrenou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agnid&#233; Lawin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0222.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Coovi Mahuw&#232;tin Houngnibo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Agali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Waongo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnid&#233; Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787017v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wudba" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kounouhewa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105985" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704382v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787038v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumbach" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.62" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00644-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787020v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Herzog" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;martial Cohard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Messan Amene Lawson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464258v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sauvage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438170" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124731v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00549-2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787045v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Condon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Maxwell" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871966v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5867-2018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768553v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871958v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024749" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095364v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5903" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi Agbossou" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0542-9" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212251v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mugnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/595/1/012030" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292383v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wubda" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015773" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046581v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Awanou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-893-2014" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212258v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Vandervaere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-5079-2013" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212269v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Taylor" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48129" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887568v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gonz&#225;lez-Real" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lloyd" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.002" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648222v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2011003" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212275v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649480v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.10.008" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDG2L50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uijlenhoet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JHM1350.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413359v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Tran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-1887-2009" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412595v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Lloyd" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.027" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJZL9JQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254482v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cosma" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00128-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTD7CFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516031v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salohy Andriatahiana" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735606v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biron" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403106v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596879v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594352v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551772v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Sinabarigui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975974v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Koukoui" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;nou Djideme Franck" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090885v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chavez-Espinoza" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550951v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bil Assanou" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12616" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330549v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blein" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330436v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330672v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ntiwunwa" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806387v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806369v2" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin Irvine" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596878v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023238v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lloyd" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Harris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156107v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156062v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevic" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeu De" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156074v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05517367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Le Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Wendling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#233;my Panthou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dubas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vandervaere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-30-929-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Peugeot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Hector" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-72648-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269664v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lohou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lothon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bastin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Canut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemets.2025.100019" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Choler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonfanti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Reverdy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicoud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-025-02702-6" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786969v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oss&#233;natou Mamadou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hounsinou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djidjoho Renaud Rom&#233;o Koukoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Martial Cohard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Afouda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2024.107775" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704347v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Charrondi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emil J. Hopfinger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Sicart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187082" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786963v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Merk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Schaffhauser" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizan Anwar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Tuo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-2024-131" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mandela Coovi Mahuw&#232;tin Houngnibo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdou Ali" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alhassane Agali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Waongo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnid&#233; Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/joc.8161" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598293v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniket Gupta" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descloitres" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-27-191-2023" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786978v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Bodjr&#232;nou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Agnid&#233; Lawin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chagnaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JAMC-D-21-0222.1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787017v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wudba" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Kounouhewa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2021.105985" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787038v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baumbach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Daudon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.40.1.62" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04704382v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.281" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pellarin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Zoppis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Rom&#225;n-Casc&#243;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Kerr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nemesio Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14030746" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03350043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Obligado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00644-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03319224v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaber Rahimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Expedit Evariste Ago" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustine Ayantunde" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Berger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bogaert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-14-3789-2021" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787020v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelie Herzog" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;martial Cohard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Vouillamoz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Messan Amene Lawson" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vzj2.20163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464258v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sauvage" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;lia Robert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mugnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.438170" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124731v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-020-00549-2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787045v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Zhang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Condon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reed Maxwell" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gwat.13000" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01712969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chaboureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pinty" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gmd-11-1929-2018" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871966v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Seguis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Galle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-22-5867-2018" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153117v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Grippa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bouzou Moussa" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cappelaere" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Demarty" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2018.03.0062" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Rosant" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Rodriguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Andrieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Mestayer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.08.009" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532424v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Euloge Kossi Agbossou" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubinet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-016-0542-9" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871958v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016JD024749" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01871957v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Leroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vischel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Gascon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-20-2827-2016" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095364v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Paci" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Allard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Barral" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.5903" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212251v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Robert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Conan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L M Mugnier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Cohard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/595/1/012030" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292383v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc S&#233;guis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Hinderer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Wubda" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014WR015773" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046581v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.N. Awanou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arona Diedhiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-18-893-2014" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267728v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kergoat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Guichard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aaron Anthony Boone" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-14-3883-2014" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212258v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Richard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Galle" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Descloitres" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Vandervaere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-17-5079-2013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965406v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guichard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boone" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01887568v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tanguy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baille" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Gonz&#225;lez-Real" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lloyd" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2012.06.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212269v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Taylor" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cappelaere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chong" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/48129" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-02153235v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Seguis" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boulain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Cohard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Favreau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asl.327" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212275v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatoly Legchenko" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/1873-0604.2011003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00648222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legchenko" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wubda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649344v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Uijlenhoet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gosset" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2011JHM1350.1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00649480v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Anquetin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2011.10.008" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHDG2L50-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00392519v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Timouk" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kergoat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mougin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. R. Lloyd" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ceschia" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.04.022" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00413359v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong Tran" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Laurent" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/hess-13-1887-2009" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00412595v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guyot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Anquetin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin R. Lloyd" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2008.12.027" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0DJZL9JQ-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254482v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cosma" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Richard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-8095(01)00128-4" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BSTD7CFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397531v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Braud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Pierret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Longuevergne" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Ayral" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650720v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05516031v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salohy Andriatahiana" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Courtois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735606v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lagouarde" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pellarin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Biron" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403106v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mamadou" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Seghieri" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145781v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouyer" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806673v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598799v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodriguez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bocher" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bouyer" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806505v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin M. R. Irvine" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Dayau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Adrien Solignac" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596879v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Robert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vandervaere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594352v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vauclin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090885v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Chavez-Espinoza" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vallet-Coulomb" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kuppel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05090850v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rapp-Henry" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahamadi Tabsoba" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Demarty" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04551772v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idrissou Sinabarigui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975974v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Koukoui" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hou&#233;nou Djideme Franck" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Heinesch" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287803v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Raynal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdramane Ba" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-3354" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04286359v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550951v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lawin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bil Assanou" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-12616" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899443v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flinck" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Etchanchu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan&#233;e Chahinian" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936961v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Barral" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coulaud" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04210093v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-8797" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330436v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330549v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Blein" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787040v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jousselin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Sieffert" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oxarango" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26168/ajce.37.1.78" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hector" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tallec" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ansart" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Baudin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Berrhouma" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864150v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Arpin-Pont" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guerin" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864151v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Chazarin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864159v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arpin-Pont" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Barral" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Cohard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pr&#233;vot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330672v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Arduini" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405183v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Ntiwunwa" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Peugeot" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864179v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02088873v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806387v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806369v2" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rankin Irvine" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811020v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lebouc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Letellier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Mosini" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596878v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808639v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bagga" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Calmet" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontanilles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gaudin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00778019v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Irvin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dayau" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00023238v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lloyd" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Harris" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Boulain" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Fink" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156107v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Rosant" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Guillevic" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156062v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guillevic" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeu De" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586856v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arjounin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bariac" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouchez" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156074v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05045026v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pinay" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ferrage" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Abcha" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ackerer" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570113v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Seyler" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Albergel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bonnet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cretaux" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>